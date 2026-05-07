--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46B56313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46B56313" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46B56313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1361482B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1361482B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1361482B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.4.2026 0:28:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.4.2026 0:28:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.4.2026 0:28:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.4.2026 0:28:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.4.2026 0:28:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.4.2026 0:28:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.4.2026 0:28:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.4.2026 0:28:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F67794B"/>
+    <w:nsid w:val="17B8C7CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E879FCB"/>
+    <w:nsid w:val="64992425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>