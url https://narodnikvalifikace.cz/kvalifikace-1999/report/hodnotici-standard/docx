--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1361482B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1361482B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1361482B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCD11B79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCD11B79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCD11B79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.5.2026 17:10:27</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17B8C7CD"/>
+    <w:nsid w:val="4C693F5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64992425"/>
+    <w:nsid w:val="69FE52F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>