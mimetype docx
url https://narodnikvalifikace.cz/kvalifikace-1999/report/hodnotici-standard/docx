--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCD11B79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCD11B79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCD11B79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F779BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F779BF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F779BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 28.5.2026 0:06:52</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C693F5E"/>
+    <w:nsid w:val="11799595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69FE52F7"/>
+    <w:nsid w:val="04A6C0F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>