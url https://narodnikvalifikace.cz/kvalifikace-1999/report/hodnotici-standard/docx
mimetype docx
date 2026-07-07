--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F779BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F779BF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F779BF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R81AA6D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR81AA6D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR81AA6D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 17.6.2026 9:39:02</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11799595"/>
+    <w:nsid w:val="7A910217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04A6C0F1"/>
+    <w:nsid w:val="67698C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>