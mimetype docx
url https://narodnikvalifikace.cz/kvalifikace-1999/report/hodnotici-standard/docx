--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R81AA6D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR81AA6D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR81AA6D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65ED5417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65ED5417" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65ED5417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 12:25:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A910217"/>
+    <w:nsid w:val="7C907D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67698C65"/>
+    <w:nsid w:val="788F1A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>