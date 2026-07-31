--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R65ED5417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR65ED5417" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR65ED5417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1474062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1474062" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1474062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 7.7.2026 13:44:04</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C907D8D"/>
+    <w:nsid w:val="6EA4165D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="788F1A49"/>
+    <w:nsid w:val="6EF76C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>