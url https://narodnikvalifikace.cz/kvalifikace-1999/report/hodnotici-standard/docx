--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1474062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1474062" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1474062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5575D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5575D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5575D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 11:10:08</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EA4165D"/>
+    <w:nsid w:val="616C633A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EF76C0B"/>
+    <w:nsid w:val="24FE8BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>