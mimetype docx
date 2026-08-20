--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D5575D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D5575D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D5575D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REF2696C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREF2696C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREF2696C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 31.7.2026 12:43:37</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="616C633A"/>
+    <w:nsid w:val="68C48D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24FE8BD5"/>
+    <w:nsid w:val="7A117F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>