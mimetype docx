--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REF2696C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREF2696C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREF2696C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F192B9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F192B9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F192B9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3713,51 +3713,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5323,51 +5323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6358,51 +6358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7394,51 +7394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7855,84 +7855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Preciosa, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Designér/designérka skla a světelných předmětů, 20.8.2026 15:42:10</w:t>
+        <w:t>Designér/designérka skla a světelných předmětů, 9.9.2026 22:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="68C48D12"/>
+    <w:nsid w:val="7429CF13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8018,51 +8018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A117F73"/>
+    <w:nsid w:val="72369FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>