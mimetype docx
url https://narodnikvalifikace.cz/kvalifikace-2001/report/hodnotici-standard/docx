--- v0 (2026-04-18)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74585197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74585197" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74585197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62331A62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62331A62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62331A62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 18.4.2026 11:13:15</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 18.4.2026 11:13:15</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 18.4.2026 11:13:15</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 18.4.2026 11:13:15</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 18.4.2026 11:13:15</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 18.4.2026 11:13:15</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 18.4.2026 11:13:15</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74620D3A"/>
+    <w:nsid w:val="52021F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="479A133D"/>
+    <w:nsid w:val="1F1266E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>