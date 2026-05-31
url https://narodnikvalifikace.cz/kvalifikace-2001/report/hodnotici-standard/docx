--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62331A62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62331A62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62331A62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C74C0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C74C0D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C74C0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.5.2026 3:50:34</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52021F90"/>
+    <w:nsid w:val="7D0E877C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F1266E9"/>
+    <w:nsid w:val="1C175413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>