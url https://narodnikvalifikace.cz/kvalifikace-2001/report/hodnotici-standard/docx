--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C74C0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C74C0D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C74C0D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BC5F4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BC5F4F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BC5F4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.5.2026 7:30:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D0E877C"/>
+    <w:nsid w:val="05D47F81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C175413"/>
+    <w:nsid w:val="4E5944B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>