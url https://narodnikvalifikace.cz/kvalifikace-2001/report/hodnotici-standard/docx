--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BC5F4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BC5F4F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BC5F4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53ED95D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53ED95D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53ED95D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.6.2026 19:44:03</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05D47F81"/>
+    <w:nsid w:val="452301FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E5944B6"/>
+    <w:nsid w:val="456B5088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>