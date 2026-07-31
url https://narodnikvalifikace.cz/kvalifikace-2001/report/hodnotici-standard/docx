--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53ED95D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53ED95D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53ED95D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B86012E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B86012E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B86012E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.7.2026 3:28:35</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="452301FE"/>
+    <w:nsid w:val="3CF0BDE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="456B5088"/>
+    <w:nsid w:val="500B8780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>