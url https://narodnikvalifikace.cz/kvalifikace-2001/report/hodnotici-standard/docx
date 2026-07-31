--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B86012E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B86012E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B86012E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38FD014F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38FD014F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38FD014F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 11:31:54</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CF0BDE6"/>
+    <w:nsid w:val="11D9979D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="500B8780"/>
+    <w:nsid w:val="1E460668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>