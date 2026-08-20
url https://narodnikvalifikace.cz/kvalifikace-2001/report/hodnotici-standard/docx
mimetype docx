--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38FD014F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38FD014F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38FD014F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68A91674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68A91674" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68A91674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 31.7.2026 12:56:07</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11D9979D"/>
+    <w:nsid w:val="48EDB90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E460668"/>
+    <w:nsid w:val="0D655CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>