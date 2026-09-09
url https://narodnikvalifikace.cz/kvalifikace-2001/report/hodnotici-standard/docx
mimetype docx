--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68A91674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68A91674" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68A91674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R212C72A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR212C72A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR212C72A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 9.9.2026 21:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 9.9.2026 21:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 9.9.2026 21:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 9.9.2026 21:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 9.9.2026 21:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 9.9.2026 21:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 20.8.2026 16:51:13</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 9.9.2026 21:25:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48EDB90D"/>
+    <w:nsid w:val="2DB45DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D655CFB"/>
+    <w:nsid w:val="51673E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>