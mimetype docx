--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32F11A9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32F11A9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32F11A9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D305A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D305A4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D305A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.4.2026 3:25:29</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="628332E0"/>
+    <w:nsid w:val="3999C2E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C00B95C"/>
+    <w:nsid w:val="1447D29B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69E46D94"/>
+    <w:nsid w:val="296FF043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>