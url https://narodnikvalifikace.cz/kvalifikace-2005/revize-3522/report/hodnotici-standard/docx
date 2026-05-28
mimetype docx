--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D305A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D305A4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D305A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B999637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B999637" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B999637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 7.5.2026 18:48:05</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3999C2E5"/>
+    <w:nsid w:val="079DC1A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1447D29B"/>
+    <w:nsid w:val="4453F449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="296FF043"/>
+    <w:nsid w:val="79844CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>