--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B999637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B999637" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B999637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA1F898B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA1F898B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA1F898B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 28.5.2026 3:47:30</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="079DC1A6"/>
+    <w:nsid w:val="7065D566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4453F449"/>
+    <w:nsid w:val="0DCC26A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79844CD3"/>
+    <w:nsid w:val="332B7CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>