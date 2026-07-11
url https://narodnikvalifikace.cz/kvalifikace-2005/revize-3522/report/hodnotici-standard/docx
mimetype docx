--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA1F898B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA1F898B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA1F898B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BC4BF8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BC4BF8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BC4BF8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 17.6.2026 13:49:33</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7065D566"/>
+    <w:nsid w:val="4DCB3B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DCC26A3"/>
+    <w:nsid w:val="441DDD3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="332B7CC0"/>
+    <w:nsid w:val="331A04AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>