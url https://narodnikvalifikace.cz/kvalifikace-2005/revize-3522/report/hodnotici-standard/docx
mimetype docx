--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BC4BF8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BC4BF8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BC4BF8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R752C964A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR752C964A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR752C964A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 11.7.2026 5:32:36</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DCB3B27"/>
+    <w:nsid w:val="1AE7EB62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="441DDD3C"/>
+    <w:nsid w:val="22C70C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="331A04AD"/>
+    <w:nsid w:val="5A86E58E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>