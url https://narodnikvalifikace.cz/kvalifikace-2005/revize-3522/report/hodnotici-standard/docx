--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R752C964A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR752C964A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR752C964A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R443A5E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR443A5E9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR443A5E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 15:01:40</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AE7EB62"/>
+    <w:nsid w:val="07A96A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C70C68"/>
+    <w:nsid w:val="7A55A88E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A86E58E"/>
+    <w:nsid w:val="661748FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>