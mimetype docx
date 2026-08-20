--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R443A5E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR443A5E9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR443A5E9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CAC7EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CAC7EAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CAC7EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 31.7.2026 16:27:06</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07A96A2C"/>
+    <w:nsid w:val="5BA831ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A55A88E"/>
+    <w:nsid w:val="2D0FE85D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="661748FA"/>
+    <w:nsid w:val="7FD148BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>