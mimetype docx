--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CAC7EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CAC7EAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CAC7EAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B04E809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B04E809" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B04E809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 20.8.2026 18:59:32</w:t>
+        <w:t>Autoelektrikář/autoelektrikářka elektrických systémů silničních motorových vozidel, 9.9.2026 22:04:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BA831ED"/>
+    <w:nsid w:val="1A754085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D0FE85D"/>
+    <w:nsid w:val="3214207E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FD148BD"/>
+    <w:nsid w:val="6F19F85C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>