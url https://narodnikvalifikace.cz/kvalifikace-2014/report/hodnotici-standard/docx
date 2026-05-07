--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FA862E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FA862E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FA862E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76821B41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76821B41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76821B41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 16.4.2026 20:27:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 16.4.2026 20:27:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 16.4.2026 20:27:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 16.4.2026 20:27:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 16.4.2026 20:27:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 16.4.2026 20:27:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 16.4.2026 20:27:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 16.4.2026 20:27:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B3241B3"/>
+    <w:nsid w:val="73C5DA36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D637D79"/>
+    <w:nsid w:val="7E5E3423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>