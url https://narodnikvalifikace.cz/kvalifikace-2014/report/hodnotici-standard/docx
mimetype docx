--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76821B41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76821B41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76821B41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R789F3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR789F3244" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR789F3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.5.2026 15:59:44</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73C5DA36"/>
+    <w:nsid w:val="7FBB5ACB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E5E3423"/>
+    <w:nsid w:val="1A4048DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>