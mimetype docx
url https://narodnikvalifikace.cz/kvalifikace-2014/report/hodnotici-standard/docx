--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R789F3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR789F3244" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR789F3244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R658D8CF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR658D8CF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR658D8CF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 1:23:18</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FBB5ACB"/>
+    <w:nsid w:val="362922BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A4048DF"/>
+    <w:nsid w:val="71C9AA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>