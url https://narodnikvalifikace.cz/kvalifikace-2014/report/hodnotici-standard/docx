--- v3 (2026-05-28)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R658D8CF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR658D8CF5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR658D8CF5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BF334B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BF334B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BF334B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 2:29:56</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="362922BB"/>
+    <w:nsid w:val="4DDAA7BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71C9AA06"/>
+    <w:nsid w:val="3F5CC6B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>