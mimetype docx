--- v4 (2026-05-28)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BF334B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BF334B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BF334B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD0C00A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD0C00A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD0C00A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 28.5.2026 4:15:58</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DDAA7BE"/>
+    <w:nsid w:val="47117D41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F5CC6B1"/>
+    <w:nsid w:val="5B327255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>