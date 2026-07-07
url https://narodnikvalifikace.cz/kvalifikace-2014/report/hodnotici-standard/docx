--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD0C00A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD0C00A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD0C00A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67F82A78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67F82A78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67F82A78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 9:18:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47117D41"/>
+    <w:nsid w:val="6DBF18F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B327255"/>
+    <w:nsid w:val="501E895D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>