--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67F82A78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67F82A78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67F82A78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1707AE27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1707AE27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1707AE27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 12:22:11</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DBF18F1"/>
+    <w:nsid w:val="0B1C8B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="501E895D"/>
+    <w:nsid w:val="61F8DAA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>