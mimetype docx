--- v7 (2026-07-07)
+++ v8 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1707AE27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1707AE27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1707AE27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8CBAFD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8CBAFD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8CBAFD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 13:42:04</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B1C8B85"/>
+    <w:nsid w:val="46EC74E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61F8DAA7"/>
+    <w:nsid w:val="25184E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>