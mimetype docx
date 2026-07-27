--- v8 (2026-07-27)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8CBAFD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8CBAFD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8CBAFD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFAAA389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFAAA389" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFAAA389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 17:08:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46EC74E5"/>
+    <w:nsid w:val="0F818596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25184E7F"/>
+    <w:nsid w:val="56DCF384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>