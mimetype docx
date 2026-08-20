--- v9 (2026-07-27)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFAAA389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFAAA389" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFAAA389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4145CB7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4145CB7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4145CB7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 18:11:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F818596"/>
+    <w:nsid w:val="3F178E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56DCF384"/>
+    <w:nsid w:val="0CB86711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>