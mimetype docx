--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4145CB7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4145CB7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4145CB7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R600F8344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR600F8344" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR600F8344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 12:36:21</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F178E38"/>
+    <w:nsid w:val="28B0558E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB86711"/>
+    <w:nsid w:val="6A783978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>