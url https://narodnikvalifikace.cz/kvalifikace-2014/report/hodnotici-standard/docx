--- v11 (2026-09-09)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R600F8344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR600F8344" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR600F8344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DD7894C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DD7894C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DD7894C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 19:16:41</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 9.9.2026 20:07:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28B0558E"/>
+    <w:nsid w:val="10C5DDF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A783978"/>
+    <w:nsid w:val="661AC8B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>