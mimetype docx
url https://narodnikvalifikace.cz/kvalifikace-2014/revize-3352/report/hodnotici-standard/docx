--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R388D0217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR388D0217" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR388D0217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36494572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36494572" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36494572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 19.4.2026 22:37:22</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 19.4.2026 22:37:22</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 19.4.2026 22:37:22</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 19.4.2026 22:37:22</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 19.4.2026 22:37:22</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 19.4.2026 22:37:22</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 19.4.2026 22:37:22</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 19.4.2026 22:37:22</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="042B97E8"/>
+    <w:nsid w:val="4BE26316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04609528"/>
+    <w:nsid w:val="5A213DD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>