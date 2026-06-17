--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36494572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36494572" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36494572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2940B0C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2940B0C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2940B0C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:37</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:38</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 11.5.2026 6:55:38</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BE26316"/>
+    <w:nsid w:val="10FAEFE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A213DD7"/>
+    <w:nsid w:val="571AD115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>