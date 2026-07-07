--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2940B0C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2940B0C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2940B0C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F5EBF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F5EBF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F5EBF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 17.6.2026 13:02:44</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10FAEFE1"/>
+    <w:nsid w:val="164FEE95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="571AD115"/>
+    <w:nsid w:val="53DB72F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>