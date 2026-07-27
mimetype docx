--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F5EBF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F5EBF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F5EBF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R525A0B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR525A0B68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR525A0B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 7.7.2026 16:16:27</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="164FEE95"/>
+    <w:nsid w:val="4E9DCF71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53DB72F9"/>
+    <w:nsid w:val="0D3BD347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>