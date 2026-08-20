--- v4 (2026-07-27)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R525A0B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR525A0B68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR525A0B68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R815B9E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR815B9E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR815B9E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik pro montáž obráběcích strojů a zařízení, 27.7.2026 19:19:16</w:t>
+        <w:t>Technik pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E9DCF71"/>
+    <w:nsid w:val="73F80D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D3BD347"/>
+    <w:nsid w:val="6191984E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>