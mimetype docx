--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DCB455B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DCB455B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DCB455B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64BA222F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64BA222F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64BA222F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.4.2026 2:48:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.4.2026 2:48:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.4.2026 2:48:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.4.2026 2:48:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.4.2026 2:48:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.4.2026 2:48:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.4.2026 2:48:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.4.2026 2:48:33</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73959894"/>
+    <w:nsid w:val="6DF36E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C52A15E"/>
+    <w:nsid w:val="4D840658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>