--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64BA222F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64BA222F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64BA222F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E33A1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E33A1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E33A1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 11.5.2026 7:49:59</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DF36E6E"/>
+    <w:nsid w:val="5366A4D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D840658"/>
+    <w:nsid w:val="5F533A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>