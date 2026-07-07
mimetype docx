--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60E33A1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60E33A1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60E33A1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E7A9C5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E7A9C5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E7A9C5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 17.6.2026 15:05:47</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5366A4D5"/>
+    <w:nsid w:val="3E41DE90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F533A84"/>
+    <w:nsid w:val="42EB33D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>