--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E7A9C5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E7A9C5C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E7A9C5C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60826B63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60826B63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60826B63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 7.7.2026 17:36:22</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E41DE90"/>
+    <w:nsid w:val="47A05512"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42EB33D0"/>
+    <w:nsid w:val="3DA7C521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>