--- v4 (2026-07-27)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60826B63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60826B63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60826B63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R139A53B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR139A53B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR139A53B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5816,51 +5816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7646,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.7.2026 20:32:03</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 20.8.2026 22:52:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47A05512"/>
+    <w:nsid w:val="47D1EEE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7809,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DA7C521"/>
+    <w:nsid w:val="0939780A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>