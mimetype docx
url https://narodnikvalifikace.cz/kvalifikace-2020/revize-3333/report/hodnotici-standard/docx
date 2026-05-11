--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R306FAE85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR306FAE85" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR306FAE85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCBB2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCBB2448" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCBB2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.4.2026 2:23:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.4.2026 2:23:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.4.2026 2:23:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>calls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.4.2026 2:23:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.4.2026 2:23:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13943,51 +13943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.4.2026 2:23:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14460,84 +14460,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.4.2026 2:23:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AFF334A"/>
+    <w:nsid w:val="3873B40E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14623,51 +14623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A647408"/>
+    <w:nsid w:val="2050AB44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>