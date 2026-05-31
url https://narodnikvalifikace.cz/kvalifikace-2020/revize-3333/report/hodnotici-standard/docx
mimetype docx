--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCBB2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCBB2448" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCBB2448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E61851E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E61851E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E61851E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>calls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13943,51 +13943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14460,84 +14460,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.5.2026 5:55:27</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3873B40E"/>
+    <w:nsid w:val="61B15CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14623,51 +14623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2050AB44"/>
+    <w:nsid w:val="68F99DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>