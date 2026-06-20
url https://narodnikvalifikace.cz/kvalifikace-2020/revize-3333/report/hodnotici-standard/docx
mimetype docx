--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E61851E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E61851E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E61851E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BAA599E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BAA599E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BAA599E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>calls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13943,51 +13943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14460,84 +14460,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.5.2026 7:52:49</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61B15CC3"/>
+    <w:nsid w:val="6F4AE8F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14623,51 +14623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68F99DE4"/>
+    <w:nsid w:val="6A479CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>