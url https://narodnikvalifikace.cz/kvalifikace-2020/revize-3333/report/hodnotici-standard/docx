--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BAA599E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BAA599E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BAA599E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62953B62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62953B62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62953B62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>calls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13943,51 +13943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14460,84 +14460,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.6.2026 23:09:01</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F4AE8F9"/>
+    <w:nsid w:val="6C5247CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14623,51 +14623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A479CA0"/>
+    <w:nsid w:val="426A27E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>