--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62953B62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62953B62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62953B62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BDC6486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BDC6486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BDC6486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>calls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13943,51 +13943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14460,84 +14460,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 7:46:48</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C5247CB"/>
+    <w:nsid w:val="1464897B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14623,51 +14623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="426A27E5"/>
+    <w:nsid w:val="63224D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>