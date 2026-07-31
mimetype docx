--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BDC6486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BDC6486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BDC6486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F668A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F668A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F668A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>calls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13943,51 +13943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14460,84 +14460,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 11.7.2026 9:10:59</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1464897B"/>
+    <w:nsid w:val="3A22232C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14623,51 +14623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63224D05"/>
+    <w:nsid w:val="163917CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>