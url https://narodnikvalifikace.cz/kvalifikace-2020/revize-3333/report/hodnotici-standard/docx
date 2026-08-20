--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F668A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F668A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F668A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28ED59D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28ED59D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28ED59D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>calls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13943,51 +13943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14460,84 +14460,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 31.7.2026 16:15:23</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A22232C"/>
+    <w:nsid w:val="79859C39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14623,51 +14623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="163917CD"/>
+    <w:nsid w:val="0BD42217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>