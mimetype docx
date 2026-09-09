--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28ED59D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28ED59D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28ED59D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R319BEB8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR319BEB8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR319BEB8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3073,51 +3073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11808,51 +11808,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>calls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13943,51 +13943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14460,84 +14460,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Martin Vaňo, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technický grafik/technická grafička videoher, 20.8.2026 18:59:00</w:t>
+        <w:t>Technický grafik/technická grafička videoher, 10.9.2026 0:11:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79859C39"/>
+    <w:nsid w:val="6C5EC051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14623,51 +14623,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BD42217"/>
+    <w:nsid w:val="70D04274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>