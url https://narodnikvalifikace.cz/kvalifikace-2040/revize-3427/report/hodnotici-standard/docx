--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55634CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55634CF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55634CF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42139E34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42139E34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42139E34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:49:59</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:49:59</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:49:59</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:49:59</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5621,51 +5621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>, kritéria a), b), c), d), e), f) ověřit na hybridním vozidle. Konkrétní instrukce dá při zkoušce uchazeči autorizovaná osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:49:59</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:49:59</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8150,51 +8150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:49:59</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8723,84 +8723,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:49:59</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33028178"/>
+    <w:nsid w:val="001BE2BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8886,51 +8886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="389D4BD5"/>
+    <w:nsid w:val="6BF81DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9016,51 +9016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2ADC6304"/>
+    <w:nsid w:val="6C3EE988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9146,51 +9146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BDC1D97"/>
+    <w:nsid w:val="5764CFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>