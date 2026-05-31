--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42139E34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42139E34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42139E34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BA93BCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BA93BCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BA93BCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5621,51 +5621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>, kritéria a), b), c), d), e), f) ověřit na hybridním vozidle. Konkrétní instrukce dá při zkoušce uchazeči autorizovaná osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8150,51 +8150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8723,84 +8723,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:48:30</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="001BE2BC"/>
+    <w:nsid w:val="2D368588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8886,51 +8886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BF81DE5"/>
+    <w:nsid w:val="4039A075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9016,51 +9016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C3EE988"/>
+    <w:nsid w:val="22B73CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9146,51 +9146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5764CFC4"/>
+    <w:nsid w:val="50237C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>