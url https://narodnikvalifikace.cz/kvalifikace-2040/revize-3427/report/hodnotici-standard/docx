--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BA93BCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BA93BCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BA93BCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF64556E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF64556E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF64556E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5621,51 +5621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>, kritéria a), b), c), d), e), f) ověřit na hybridním vozidle. Konkrétní instrukce dá při zkoušce uchazeči autorizovaná osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8150,51 +8150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8723,84 +8723,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:06</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D368588"/>
+    <w:nsid w:val="2AE31C60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8886,51 +8886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4039A075"/>
+    <w:nsid w:val="5BCCB3E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9016,51 +9016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22B73CBA"/>
+    <w:nsid w:val="00177043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9146,51 +9146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="50237C5F"/>
+    <w:nsid w:val="4E2558B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>