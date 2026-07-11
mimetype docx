--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF64556E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF64556E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF64556E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R422E06EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR422E06EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR422E06EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:14</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:14</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:14</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:14</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5621,51 +5621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>, kritéria a), b), c), d), e), f) ověřit na hybridním vozidle. Konkrétní instrukce dá při zkoušce uchazeči autorizovaná osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:15</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:15</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8150,51 +8150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:15</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8723,84 +8723,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:22:15</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AE31C60"/>
+    <w:nsid w:val="40DEBC63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8886,51 +8886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BCCB3E9"/>
+    <w:nsid w:val="3A53F13B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9016,51 +9016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00177043"/>
+    <w:nsid w:val="4F3EAE10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9146,51 +9146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E2558B4"/>
+    <w:nsid w:val="2069F51B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>