--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R422E06EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR422E06EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR422E06EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C0BA625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C0BA625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C0BA625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5621,51 +5621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>, kritéria a), b), c), d), e), f) ověřit na hybridním vozidle. Konkrétní instrukce dá při zkoušce uchazeči autorizovaná osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8150,51 +8150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8723,84 +8723,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:55:08</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40DEBC63"/>
+    <w:nsid w:val="70A770EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8886,51 +8886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A53F13B"/>
+    <w:nsid w:val="6C5AC742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9016,51 +9016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F3EAE10"/>
+    <w:nsid w:val="69705F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9146,51 +9146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2069F51B"/>
+    <w:nsid w:val="2F3CDB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>