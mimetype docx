--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C0BA625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C0BA625" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C0BA625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43054EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43054EF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43054EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5621,51 +5621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>, kritéria a), b), c), d), e), f) ověřit na hybridním vozidle. Konkrétní instrukce dá při zkoušce uchazeči autorizovaná osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8150,51 +8150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8723,84 +8723,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 15:03:50</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70A770EE"/>
+    <w:nsid w:val="77666A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8886,51 +8886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C5AC742"/>
+    <w:nsid w:val="1742B8F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9016,51 +9016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69705F0F"/>
+    <w:nsid w:val="3D99E485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9146,51 +9146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F3CDB17"/>
+    <w:nsid w:val="1A7FFEB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>