--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43054EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43054EF9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43054EF9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37E36D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37E36D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37E36D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 9.9.2026 22:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 9.9.2026 22:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 9.9.2026 22:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 9.9.2026 22:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5621,51 +5621,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>, kritéria a), b), c), d), e), f) ověřit na hybridním vozidle. Konkrétní instrukce dá při zkoušce uchazeči autorizovaná osoba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 9.9.2026 22:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 9.9.2026 22:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8150,51 +8150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 9.9.2026 22:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8723,84 +8723,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:15:09</w:t>
+        <w:t>Mechanik silničních vozidel s elektrickým a hybridním pohonem, 9.9.2026 22:25:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="77666A42"/>
+    <w:nsid w:val="78A1A197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8886,51 +8886,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1742B8F1"/>
+    <w:nsid w:val="4D6C9C96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9016,51 +9016,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D99E485"/>
+    <w:nsid w:val="654409CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9146,51 +9146,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A7FFEB0"/>
+    <w:nsid w:val="74EE2E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>