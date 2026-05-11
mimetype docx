--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53321AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53321AD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53321AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R393B6681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR393B6681" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR393B6681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:50:02</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:50:02</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:50:02</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:50:02</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:50:02</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6580,51 +6580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:50:02</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:50:02</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8779,84 +8779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.4.2026 2:50:02</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59E5CB20"/>
+    <w:nsid w:val="09C457C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="085F6FF1"/>
+    <w:nsid w:val="325C07E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28ECAB02"/>
+    <w:nsid w:val="37BC89FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="444EF688"/>
+    <w:nsid w:val="076A7289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>