--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R393B6681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR393B6681" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR393B6681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21594691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21594691" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21594691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6580,51 +6580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8779,84 +8779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.5.2026 4:54:30</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09C457C3"/>
+    <w:nsid w:val="05C14FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="325C07E0"/>
+    <w:nsid w:val="6BE7C451"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37BC89FD"/>
+    <w:nsid w:val="523A855D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="076A7289"/>
+    <w:nsid w:val="26C7DC0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>