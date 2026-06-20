--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21594691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21594691" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21594691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BB870C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BB870C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BB870C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6580,51 +6580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8779,84 +8779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.5.2026 6:53:00</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05C14FCF"/>
+    <w:nsid w:val="6F2E68DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BE7C451"/>
+    <w:nsid w:val="61D9E333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="523A855D"/>
+    <w:nsid w:val="05C730B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26C7DC0A"/>
+    <w:nsid w:val="2FFFBFD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>