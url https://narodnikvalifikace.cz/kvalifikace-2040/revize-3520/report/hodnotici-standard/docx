--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BB870C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BB870C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BB870C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R791E5D6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR791E5D6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR791E5D6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6580,51 +6580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8779,84 +8779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.6.2026 23:36:01</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F2E68DB"/>
+    <w:nsid w:val="02B7D3C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61D9E333"/>
+    <w:nsid w:val="0BD88E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05C730B4"/>
+    <w:nsid w:val="2E10DD47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FFFBFD7"/>
+    <w:nsid w:val="72466BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>