--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R791E5D6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR791E5D6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR791E5D6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E49E6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E49E6EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E49E6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6580,51 +6580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8779,84 +8779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 11.7.2026 6:54:46</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02B7D3C5"/>
+    <w:nsid w:val="36E14022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BD88E1B"/>
+    <w:nsid w:val="09384BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E10DD47"/>
+    <w:nsid w:val="79E1561E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72466BC2"/>
+    <w:nsid w:val="142EDCA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>