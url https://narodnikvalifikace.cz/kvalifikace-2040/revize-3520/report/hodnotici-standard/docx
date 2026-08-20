--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E49E6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E49E6EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E49E6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A7786A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A7786A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A7786A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6580,51 +6580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8779,84 +8779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 31.7.2026 16:16:11</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36E14022"/>
+    <w:nsid w:val="60C99F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09384BE1"/>
+    <w:nsid w:val="4879E2F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79E1561E"/>
+    <w:nsid w:val="4C9A1C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="142EDCA0"/>
+    <w:nsid w:val="00A04B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>