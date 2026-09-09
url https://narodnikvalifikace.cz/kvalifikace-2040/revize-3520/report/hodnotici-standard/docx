--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A7786A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A7786A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A7786A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CAEF276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CAEF276" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CAEF276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 10.9.2026 1:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1851,51 +1851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 10.9.2026 1:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2908,51 +2908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 10.9.2026 1:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3649,51 +3649,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 10.9.2026 1:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5677,51 +5677,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 10.9.2026 1:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6580,51 +6580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 10.9.2026 1:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8206,51 +8206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 10.9.2026 1:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8779,84 +8779,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 20.8.2026 20:08:26</w:t>
+        <w:t>Mechanik/mechanička silničních vozidel s elektrickým a hybridním pohonem, 10.9.2026 1:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60C99F91"/>
+    <w:nsid w:val="722432DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8942,51 +8942,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4879E2F0"/>
+    <w:nsid w:val="1DBBA164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9072,51 +9072,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C9A1C79"/>
+    <w:nsid w:val="0D11F0E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9202,51 +9202,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00A04B6B"/>
+    <w:nsid w:val="010A60A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>