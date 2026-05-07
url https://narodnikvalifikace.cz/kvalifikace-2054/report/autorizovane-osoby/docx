--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43E681A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43E681A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43E681A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4769B65D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4769B65D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4769B65D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 16.4.2026 22:54:50</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.5.2026 17:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Rybníčkům 3249/15, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 16.4.2026 22:54:50</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.5.2026 17:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1896,1358 +1896,1358 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Pobřežní 249/46, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Masarykova univerzita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Žerotínovo náměstí 617/9, 60177 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mayadile s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křižanovice 34, 68501 Křižanovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mini Školka Jarní - dětská skupina, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vlněna 526/3, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MomsCare-jedinečná péče z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanická  1008/28, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Montessori Olomouc z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Krčmaňská 470, 78372 Velký Týnec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>REKVAL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Renesmé company s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dědina 2, 68722 Ostrožská Nová Ves</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>RODINKA - centrum pro matku a dítě, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Karpatská  1083/32, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Přestanov 141, 40317 Přestanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sdružení CEPAC - Morava, sdružení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tovární 906/44, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10355"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SCHOLA education - zařízení pro další vzdělávání pedagogických pracovníků a středisko služeb školám, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10355"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Palackého 151/10, 79601 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10916"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10972"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Síť pro rodinu, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10916"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10972"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Truhlářská 1121/24, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11302"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11358"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11588"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SPOLEK PRO DALŠÍ VZDĚLÁVÁNÍ, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11302"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11358"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11588"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>M. Alše 531, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sto skupin, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Bělehradská 858/23, 12000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12304"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12360"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12304"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12360"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12977"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Milevsko, Čs. armády 777</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12977"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Čs. armády 777, 39901 Milevsko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13537"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13593"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola a Střední odborné učiliště, Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13537"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13593"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">U Kapličky  761, 34201 Sušice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Svatojánská kolej - vyšší odborná škola pedagogická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Svatý Jan pod Skalou 1, 26601 Svatý Jan pod Skalou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14309"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14365"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Venore Point s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14309"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14365"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Martinovská 3247/164, 72300 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15212"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Viki Kids Club s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15212"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vodařská 232/2, 61900 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15542"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15598"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vyšší odborná škola pedagogická a sociální a Střední pedagogická škola Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15542"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15598"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 16.4.2026 22:54:50</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.5.2026 17:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3674,51 +3674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 16.4.2026 22:54:50</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.5.2026 17:09:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>