--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4769B65D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4769B65D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4769B65D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1777C486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1777C486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1777C486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 7.5.2026 17:09:34</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 28.5.2026 0:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Rybníčkům 3249/15, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 7.5.2026 17:09:34</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 28.5.2026 0:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 7.5.2026 17:09:34</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 28.5.2026 0:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3674,51 +3674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 7.5.2026 17:09:34</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 28.5.2026 0:55:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>