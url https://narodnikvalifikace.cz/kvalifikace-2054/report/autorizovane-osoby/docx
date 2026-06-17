--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1777C486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1777C486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1777C486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60BB695A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60BB695A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60BB695A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 28.5.2026 0:55:01</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 17.6.2026 11:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Rybníčkům 3249/15, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 28.5.2026 0:55:01</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 17.6.2026 11:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 28.5.2026 0:55:01</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 17.6.2026 11:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3674,51 +3674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 28.5.2026 0:55:01</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 17.6.2026 11:43:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>