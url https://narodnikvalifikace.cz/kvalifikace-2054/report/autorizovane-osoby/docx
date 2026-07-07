--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60BB695A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60BB695A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60BB695A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B3837E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B3837E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B3837E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 17.6.2026 11:43:35</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.7.2026 13:30:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Rybníčkům 3249/15, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 17.6.2026 11:43:35</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.7.2026 13:30:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 17.6.2026 11:43:35</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.7.2026 13:30:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3674,51 +3674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 17.6.2026 11:43:35</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.7.2026 13:30:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>