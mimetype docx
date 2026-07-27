--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B3837E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B3837E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B3837E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R595E241B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR595E241B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR595E241B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 7.7.2026 13:30:11</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 27.7.2026 18:30:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Rybníčkům 3249/15, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 7.7.2026 13:30:11</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 27.7.2026 18:30:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 7.7.2026 13:30:11</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 27.7.2026 18:30:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3674,51 +3674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 7.7.2026 13:30:11</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 27.7.2026 18:30:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>