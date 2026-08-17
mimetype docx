--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R595E241B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR595E241B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR595E241B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DA95C1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DA95C1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DA95C1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 27.7.2026 18:30:59</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 17.8.2026 18:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Rybníčkům 3249/15, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 27.7.2026 18:30:59</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 17.8.2026 18:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 27.7.2026 18:30:59</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 17.8.2026 18:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3674,51 +3674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 27.7.2026 18:30:59</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 17.8.2026 18:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>