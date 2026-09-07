--- v6 (2026-08-17)
+++ v7 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DA95C1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DA95C1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DA95C1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E6C8992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E6C8992" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E6C8992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.09.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 17.8.2026 18:16:42</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.9.2026 2:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>K Rybníčkům 3249/15, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 17.8.2026 18:16:42</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.9.2026 2:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3203,51 +3203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 221, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 17.8.2026 18:16:42</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.9.2026 2:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3674,51 +3674,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Křídlovická 465/2a, 60300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti v dětské skupině, 17.8.2026 18:16:42</w:t>
+        <w:t>Chůva pro děti v dětské skupině, 7.9.2026 2:36:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>