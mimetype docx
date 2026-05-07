--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29EDF32A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29EDF32A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29EDF32A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F056BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F056BA0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F056BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1264,51 +1264,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2255,51 +2255,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3388,51 +3388,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4609,51 +4609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18365,51 +18365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20152,51 +20152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20619,84 +20619,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.4.2026 12:07:30</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0519F1B6"/>
+    <w:nsid w:val="234C37F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20782,51 +20782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0104EC49"/>
+    <w:nsid w:val="6FBE6B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20912,51 +20912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48ECE9E5"/>
+    <w:nsid w:val="4C4F9FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21042,51 +21042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="749B421C"/>
+    <w:nsid w:val="4D01A6C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21172,51 +21172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68599BF5"/>
+    <w:nsid w:val="61B9AEA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>