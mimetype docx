--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F056BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F056BA0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F056BA0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R389E93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR389E93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR389E93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1264,51 +1264,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2255,51 +2255,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3388,51 +3388,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4609,51 +4609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18365,51 +18365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20152,51 +20152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20619,84 +20619,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 7.5.2026 17:09:48</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="234C37F5"/>
+    <w:nsid w:val="7862D4F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20782,51 +20782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FBE6B3F"/>
+    <w:nsid w:val="598CE0AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20912,51 +20912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C4F9FFC"/>
+    <w:nsid w:val="17B8DE0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21042,51 +21042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D01A6C0"/>
+    <w:nsid w:val="112ED8C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21172,51 +21172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61B9AEA1"/>
+    <w:nsid w:val="008A3F8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>