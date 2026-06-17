--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R389E93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR389E93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR389E93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4791E7C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4791E7C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4791E7C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1264,51 +1264,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2255,51 +2255,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3388,51 +3388,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4609,51 +4609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18365,51 +18365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20152,51 +20152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20619,84 +20619,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 28.5.2026 1:24:34</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7862D4F6"/>
+    <w:nsid w:val="09CD8442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20782,51 +20782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="598CE0AD"/>
+    <w:nsid w:val="6C7BAE30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20912,51 +20912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17B8DE0F"/>
+    <w:nsid w:val="567917EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21042,51 +21042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="112ED8C5"/>
+    <w:nsid w:val="44E776BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21172,51 +21172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="008A3F8B"/>
+    <w:nsid w:val="23DEB947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>