--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4791E7C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4791E7C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4791E7C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BA5A9C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BA5A9C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BA5A9C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1264,51 +1264,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2255,51 +2255,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3388,51 +3388,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4609,51 +4609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18365,51 +18365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20152,51 +20152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20619,84 +20619,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 17.6.2026 11:45:35</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09CD8442"/>
+    <w:nsid w:val="537A4A7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20782,51 +20782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7BAE30"/>
+    <w:nsid w:val="32F0E721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20912,51 +20912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="567917EC"/>
+    <w:nsid w:val="566766AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21042,51 +21042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44E776BF"/>
+    <w:nsid w:val="3C4471CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21172,51 +21172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="23DEB947"/>
+    <w:nsid w:val="34610B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>