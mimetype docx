--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BA5A9C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BA5A9C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BA5A9C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11C2F527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11C2F527" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11C2F527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1264,51 +1264,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2255,51 +2255,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3388,51 +3388,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4609,51 +4609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18365,51 +18365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20152,51 +20152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20619,84 +20619,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 11.7.2026 1:35:38</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="537A4A7A"/>
+    <w:nsid w:val="0DA1F094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20782,51 +20782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F0E721"/>
+    <w:nsid w:val="0767C4C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20912,51 +20912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="566766AF"/>
+    <w:nsid w:val="1744DAFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21042,51 +21042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C4471CB"/>
+    <w:nsid w:val="4DC3E5FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21172,51 +21172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34610B42"/>
+    <w:nsid w:val="3892C16E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>