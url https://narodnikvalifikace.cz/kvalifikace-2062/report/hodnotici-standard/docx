--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11C2F527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11C2F527" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11C2F527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R432842B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR432842B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR432842B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1264,51 +1264,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2255,51 +2255,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3388,51 +3388,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4609,51 +4609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18365,51 +18365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20152,51 +20152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20619,84 +20619,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 31.7.2026 11:16:00</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DA1F094"/>
+    <w:nsid w:val="7B30A429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20782,51 +20782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0767C4C5"/>
+    <w:nsid w:val="2B1AF2BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20912,51 +20912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1744DAFC"/>
+    <w:nsid w:val="5189FAE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21042,51 +21042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DC3E5FC"/>
+    <w:nsid w:val="40EDF02C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21172,51 +21172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3892C16E"/>
+    <w:nsid w:val="79158BE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>