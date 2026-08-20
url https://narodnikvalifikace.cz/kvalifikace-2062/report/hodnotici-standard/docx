--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R432842B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR432842B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR432842B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EBF898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EBF898" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EBF898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1264,51 +1264,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2255,51 +2255,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3388,51 +3388,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4609,51 +4609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,51 +5634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16217,51 +16217,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18365,51 +18365,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20152,51 +20152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20619,84 +20619,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 22:51:12</w:t>
+        <w:t>Pracovník/pracovnice pro rekondici a regeneraci malých zvířat, 20.8.2026 23:50:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B30A429"/>
+    <w:nsid w:val="1A73796C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20782,51 +20782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B1AF2BF"/>
+    <w:nsid w:val="39C2FEF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20912,51 +20912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5189FAE6"/>
+    <w:nsid w:val="7C14F4FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21042,51 +21042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40EDF02C"/>
+    <w:nsid w:val="644D3E54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21172,51 +21172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79158BE1"/>
+    <w:nsid w:val="5A5CBD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>