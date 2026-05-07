--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R426132FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR426132FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR426132FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R779A86DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR779A86DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR779A86DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.4.2026 0:27:22</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.4.2026 0:27:22</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.4.2026 0:27:22</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13688,51 +13688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amelanchier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.4.2026 0:27:22</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28441,51 +28441,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěstební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.4.2026 0:27:22</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31220,51 +31220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.4.2026 0:27:22</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32505,51 +32505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.4.2026 0:27:22</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33149,84 +33149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.4.2026 0:27:22</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="782D50AA"/>
+    <w:nsid w:val="571C551B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33312,51 +33312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F74CA3"/>
+    <w:nsid w:val="220A2AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33442,51 +33442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C424FA5"/>
+    <w:nsid w:val="1270686D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33572,51 +33572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D0C954C"/>
+    <w:nsid w:val="1A1F787B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33702,51 +33702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6874F01E"/>
+    <w:nsid w:val="3D43E8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>