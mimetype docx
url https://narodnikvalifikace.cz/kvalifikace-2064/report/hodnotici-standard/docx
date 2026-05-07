--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R779A86DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR779A86DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR779A86DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35C6E560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35C6E560" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35C6E560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:36</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:36</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13688,51 +13688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amelanchier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28441,51 +28441,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěstební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31220,51 +31220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32505,51 +32505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33149,84 +33149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 17:20:37</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="571C551B"/>
+    <w:nsid w:val="3FAF8DAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33312,51 +33312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="220A2AAB"/>
+    <w:nsid w:val="24177873"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33442,51 +33442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1270686D"/>
+    <w:nsid w:val="6738B366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33572,51 +33572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A1F787B"/>
+    <w:nsid w:val="3F506C34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33702,51 +33702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D43E8CA"/>
+    <w:nsid w:val="33C6102B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>