--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35C6E560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35C6E560" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35C6E560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96C7B7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96C7B7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96C7B7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13688,51 +13688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amelanchier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28441,51 +28441,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěstební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31220,51 +31220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32505,51 +32505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33149,84 +33149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.5.2026 18:08:46</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3FAF8DAA"/>
+    <w:nsid w:val="7CFBB1AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33312,51 +33312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24177873"/>
+    <w:nsid w:val="227E5F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33442,51 +33442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6738B366"/>
+    <w:nsid w:val="24D31BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33572,51 +33572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F506C34"/>
+    <w:nsid w:val="1CCD1BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33702,51 +33702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="33C6102B"/>
+    <w:nsid w:val="3F43408D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>