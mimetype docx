--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R96C7B7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR96C7B7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR96C7B7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R467BCBE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR467BCBE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR467BCBE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13688,51 +13688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amelanchier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28441,51 +28441,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěstební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31220,51 +31220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32505,51 +32505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33149,84 +33149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 28.5.2026 2:30:45</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CFBB1AD"/>
+    <w:nsid w:val="6E7CDF6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33312,51 +33312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="227E5F35"/>
+    <w:nsid w:val="31FB9408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33442,51 +33442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24D31BB1"/>
+    <w:nsid w:val="48FA2309"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33572,51 +33572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CCD1BC5"/>
+    <w:nsid w:val="01CC464D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33702,51 +33702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F43408D"/>
+    <w:nsid w:val="65A3F552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>