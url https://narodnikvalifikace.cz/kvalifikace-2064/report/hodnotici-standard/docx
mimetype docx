--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R467BCBE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR467BCBE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR467BCBE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36124B33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36124B33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36124B33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13688,51 +13688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amelanchier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28441,51 +28441,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěstební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31220,51 +31220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32505,51 +32505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33149,84 +33149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 17.6.2026 9:37:48</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E7CDF6D"/>
+    <w:nsid w:val="1BED548C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33312,51 +33312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31FB9408"/>
+    <w:nsid w:val="1E38543D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33442,51 +33442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48FA2309"/>
+    <w:nsid w:val="6A256BA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33572,51 +33572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01CC464D"/>
+    <w:nsid w:val="44583795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33702,51 +33702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65A3F552"/>
+    <w:nsid w:val="7DE0886C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>