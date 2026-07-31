--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36124B33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36124B33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36124B33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R309E15C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR309E15C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR309E15C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13688,51 +13688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amelanchier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28441,51 +28441,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěstební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31220,51 +31220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32505,51 +32505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33149,84 +33149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 7.7.2026 12:40:02</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BED548C"/>
+    <w:nsid w:val="04B8CE65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33312,51 +33312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E38543D"/>
+    <w:nsid w:val="65CA6580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33442,51 +33442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A256BA3"/>
+    <w:nsid w:val="0C9C3C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33572,51 +33572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44583795"/>
+    <w:nsid w:val="6FAA748D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33702,51 +33702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DE0886C"/>
+    <w:nsid w:val="68D04544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>