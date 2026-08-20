--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R309E15C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR309E15C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR309E15C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E478BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E478BBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E478BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13688,51 +13688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amelanchier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28441,51 +28441,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěstební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31220,51 +31220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32505,51 +32505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33149,84 +33149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 31.7.2026 12:41:39</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04B8CE65"/>
+    <w:nsid w:val="041E29C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33312,51 +33312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65CA6580"/>
+    <w:nsid w:val="00F4D738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33442,51 +33442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C9C3C8E"/>
+    <w:nsid w:val="165BBB28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33572,51 +33572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FAA748D"/>
+    <w:nsid w:val="551E0A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33702,51 +33702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="68D04544"/>
+    <w:nsid w:val="701A1A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>