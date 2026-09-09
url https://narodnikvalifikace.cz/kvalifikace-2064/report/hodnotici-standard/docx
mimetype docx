--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E478BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E478BBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E478BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BA5F48F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BA5F48F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BA5F48F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.05.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 9.9.2026 20:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 9.9.2026 20:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 9.9.2026 20:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13688,51 +13688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Amelanchier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 9.9.2026 20:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28441,51 +28441,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěstební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 9.9.2026 20:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31220,51 +31220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 9.9.2026 20:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32505,51 +32505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 9.9.2026 20:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33149,84 +33149,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Realizátor/realizátorka zelených střech, 20.8.2026 14:35:56</w:t>
+        <w:t>Realizátor/realizátorka zelených střech, 9.9.2026 20:17:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="041E29C1"/>
+    <w:nsid w:val="3983CDE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33312,51 +33312,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00F4D738"/>
+    <w:nsid w:val="383FD13E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33442,51 +33442,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="165BBB28"/>
+    <w:nsid w:val="59D95CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33572,51 +33572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="551E0A00"/>
+    <w:nsid w:val="1C1FC669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33702,51 +33702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="701A1A2F"/>
+    <w:nsid w:val="50132875"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>