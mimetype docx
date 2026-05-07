--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7544871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7544871" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7544871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43262A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43262A84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43262A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 16.4.2026 22:52:28</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53B4912E"/>
+    <w:nsid w:val="18DC2C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0039D79E"/>
+    <w:nsid w:val="04E09ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="08B36707"/>
+    <w:nsid w:val="3A67098F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36AD122D"/>
+    <w:nsid w:val="01280185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B43C092"/>
+    <w:nsid w:val="6CFD8CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>