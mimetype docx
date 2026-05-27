--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43262A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43262A84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43262A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42818509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42818509" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42818509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.5.2026 16:01:06</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18DC2C59"/>
+    <w:nsid w:val="46FBFD7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04E09ADC"/>
+    <w:nsid w:val="6931E352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A67098F"/>
+    <w:nsid w:val="68E49F14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01280185"/>
+    <w:nsid w:val="5A0FDB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CFD8CC1"/>
+    <w:nsid w:val="5B0AB906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>