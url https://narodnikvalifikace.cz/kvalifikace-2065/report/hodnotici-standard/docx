--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42818509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42818509" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42818509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BD5705F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BD5705F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BD5705F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 27.5.2026 23:49:26</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46FBFD7C"/>
+    <w:nsid w:val="1D893091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6931E352"/>
+    <w:nsid w:val="63FED0F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68E49F14"/>
+    <w:nsid w:val="0CC93840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A0FDB04"/>
+    <w:nsid w:val="4D4AF8EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B0AB906"/>
+    <w:nsid w:val="3D5135C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>