--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BD5705F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BD5705F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BD5705F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77596670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77596670" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77596670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 9:37:44</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D893091"/>
+    <w:nsid w:val="7FCD31A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63FED0F5"/>
+    <w:nsid w:val="5FEA7681"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CC93840"/>
+    <w:nsid w:val="66C79960"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D4AF8EA"/>
+    <w:nsid w:val="6B2194D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D5135C9"/>
+    <w:nsid w:val="3068A6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>