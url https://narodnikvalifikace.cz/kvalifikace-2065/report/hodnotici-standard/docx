--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77596670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77596670" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77596670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A42774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A42774" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A42774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 17.6.2026 11:19:48</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FCD31A6"/>
+    <w:nsid w:val="5869147F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FEA7681"/>
+    <w:nsid w:val="091B1BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66C79960"/>
+    <w:nsid w:val="00F002C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B2194D9"/>
+    <w:nsid w:val="5167EF2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3068A6AD"/>
+    <w:nsid w:val="6A3A9852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>