--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A42774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A42774" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A42774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70DD1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70DD1143" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70DD1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 7.7.2026 17:32:58</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5869147F"/>
+    <w:nsid w:val="62790D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="091B1BB5"/>
+    <w:nsid w:val="7D0E2DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00F002C7"/>
+    <w:nsid w:val="5722DC2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5167EF2B"/>
+    <w:nsid w:val="5E19892D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A3A9852"/>
+    <w:nsid w:val="74E4722C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>