--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70DD1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70DD1143" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70DD1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2803CFD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2803CFD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2803CFD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 12:57:12</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62790D01"/>
+    <w:nsid w:val="3675C1FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D0E2DDB"/>
+    <w:nsid w:val="499D86FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5722DC2C"/>
+    <w:nsid w:val="29C9292C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E19892D"/>
+    <w:nsid w:val="34BECF6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74E4722C"/>
+    <w:nsid w:val="412272EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>