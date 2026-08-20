--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2803CFD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2803CFD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2803CFD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C1EE602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C1EE602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C1EE602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 31.7.2026 14:16:47</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3675C1FB"/>
+    <w:nsid w:val="69F12C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="499D86FC"/>
+    <w:nsid w:val="1AFD1982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29C9292C"/>
+    <w:nsid w:val="6E76CCCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34BECF6C"/>
+    <w:nsid w:val="613BC160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="412272EC"/>
+    <w:nsid w:val="2894C32A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>