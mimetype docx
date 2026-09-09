--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C1EE602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C1EE602" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C1EE602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B0F52A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B0F52A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B0F52A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2897,51 +2897,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3922,51 +3922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4569,51 +4569,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13131,51 +13131,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21041,51 +21041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lyžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30286,51 +30286,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31952,51 +31952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33468,51 +33468,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Celková doba trvání písemné části zkoušky jednoho uchazeče je 60 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34171,84 +34171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka běžeckého lyžování, 20.8.2026 15:41:32</w:t>
+        <w:t>Instruktor/instruktorka běžeckého lyžování, 9.9.2026 20:21:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69F12C5C"/>
+    <w:nsid w:val="15C231C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34334,51 +34334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AFD1982"/>
+    <w:nsid w:val="6C5F6635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34464,51 +34464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E76CCCB"/>
+    <w:nsid w:val="43C2399D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34594,51 +34594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="613BC160"/>
+    <w:nsid w:val="06057C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34724,51 +34724,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2894C32A"/>
+    <w:nsid w:val="2E7DEDEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>