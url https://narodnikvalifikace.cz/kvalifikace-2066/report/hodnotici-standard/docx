--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EBA89FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EBA89FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EBA89FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAE48C28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAE48C28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAE48C28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2985,51 +2985,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3774,51 +3774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13648,51 +13648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20394,51 +20394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22202,51 +22202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23041,84 +23041,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.4.2026 0:28:35</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23EA59BA"/>
+    <w:nsid w:val="73632242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23204,51 +23204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E6AC432"/>
+    <w:nsid w:val="0488747B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23334,51 +23334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D1C6E00"/>
+    <w:nsid w:val="3BD96952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23464,51 +23464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BB0FF17"/>
+    <w:nsid w:val="0142F9E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23594,51 +23594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="65900A22"/>
+    <w:nsid w:val="0ADB0CE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>