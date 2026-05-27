--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAE48C28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAE48C28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAE48C28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45782588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45782588" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45782588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2985,51 +2985,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3774,51 +3774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13648,51 +13648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20394,51 +20394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22202,51 +22202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23041,84 +23041,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.5.2026 17:09:50</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73632242"/>
+    <w:nsid w:val="33E045F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23204,51 +23204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0488747B"/>
+    <w:nsid w:val="0E4126F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23334,51 +23334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BD96952"/>
+    <w:nsid w:val="4FE87C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23464,51 +23464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0142F9E6"/>
+    <w:nsid w:val="4E4F6CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23594,51 +23594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0ADB0CE9"/>
+    <w:nsid w:val="510C7823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>