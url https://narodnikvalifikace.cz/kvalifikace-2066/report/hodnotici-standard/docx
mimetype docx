--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45782588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45782588" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45782588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D2EA13B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D2EA13B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D2EA13B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2985,51 +2985,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3774,51 +3774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13648,51 +13648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20394,51 +20394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22202,51 +22202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23041,84 +23041,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 27.5.2026 23:59:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33E045F5"/>
+    <w:nsid w:val="15622694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23204,51 +23204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E4126F7"/>
+    <w:nsid w:val="25B82D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23334,51 +23334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4FE87C23"/>
+    <w:nsid w:val="1767624B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23464,51 +23464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E4F6CCB"/>
+    <w:nsid w:val="2F4A7928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23594,51 +23594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="510C7823"/>
+    <w:nsid w:val="53EF5226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>