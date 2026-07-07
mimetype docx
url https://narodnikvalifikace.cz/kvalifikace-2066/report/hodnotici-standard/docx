--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D2EA13B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D2EA13B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D2EA13B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R654F1DA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR654F1DA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR654F1DA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2985,51 +2985,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3774,51 +3774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13648,51 +13648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20394,51 +20394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22202,51 +22202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23041,84 +23041,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 17.6.2026 9:15:47</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15622694"/>
+    <w:nsid w:val="52DE2E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23204,51 +23204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25B82D5F"/>
+    <w:nsid w:val="0C9C2AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23334,51 +23334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1767624B"/>
+    <w:nsid w:val="24A845E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23464,51 +23464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2F4A7928"/>
+    <w:nsid w:val="0B4F5519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23594,51 +23594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53EF5226"/>
+    <w:nsid w:val="1038D1E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>