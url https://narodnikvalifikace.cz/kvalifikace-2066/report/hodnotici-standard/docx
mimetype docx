--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R654F1DA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR654F1DA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR654F1DA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R171E2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR171E2154" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR171E2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2985,51 +2985,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3774,51 +3774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13648,51 +13648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20394,51 +20394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22202,51 +22202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23041,84 +23041,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 12:41:31</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52DE2E09"/>
+    <w:nsid w:val="6A0105F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23204,51 +23204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C9C2AD0"/>
+    <w:nsid w:val="217F87A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23334,51 +23334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24A845E7"/>
+    <w:nsid w:val="1F21B266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23464,51 +23464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B4F5519"/>
+    <w:nsid w:val="39981717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23594,51 +23594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1038D1E6"/>
+    <w:nsid w:val="5749C7A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>