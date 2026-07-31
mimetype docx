--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R171E2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR171E2154" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR171E2154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA15F00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA15F00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA15F00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2985,51 +2985,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3774,51 +3774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13648,51 +13648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20394,51 +20394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22202,51 +22202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23041,84 +23041,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 7.7.2026 13:59:22</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A0105F1"/>
+    <w:nsid w:val="60BFF259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23204,51 +23204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="217F87A7"/>
+    <w:nsid w:val="39760CE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23334,51 +23334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F21B266"/>
+    <w:nsid w:val="763D2822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23464,51 +23464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39981717"/>
+    <w:nsid w:val="4466C01B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23594,51 +23594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5749C7A3"/>
+    <w:nsid w:val="400C154A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>