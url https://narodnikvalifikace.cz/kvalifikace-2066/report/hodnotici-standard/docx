--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EA15F00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EA15F00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EA15F00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AD612CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AD612CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AD612CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2985,51 +2985,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3774,51 +3774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13648,51 +13648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20394,51 +20394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22202,51 +22202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23041,84 +23041,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 31.7.2026 12:43:24</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60BFF259"/>
+    <w:nsid w:val="3B438186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23204,51 +23204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39760CE4"/>
+    <w:nsid w:val="1DEBDBB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23334,51 +23334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="763D2822"/>
+    <w:nsid w:val="1E35E3D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23464,51 +23464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4466C01B"/>
+    <w:nsid w:val="6681DE1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23594,51 +23594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="400C154A"/>
+    <w:nsid w:val="161EC7E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>