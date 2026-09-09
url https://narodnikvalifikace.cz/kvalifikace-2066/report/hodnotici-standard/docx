--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AD612CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AD612CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AD612CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F0F7BDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F0F7BDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F0F7BDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1818,51 +1818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2985,51 +2985,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3774,51 +3774,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13648,51 +13648,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20394,51 +20394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22202,51 +22202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22515,51 +22515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23041,84 +23041,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manažer/manažerka udržitelnosti, 20.8.2026 22:51:15</w:t>
+        <w:t>Manažer/manažerka udržitelnosti, 10.9.2026 0:27:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B438186"/>
+    <w:nsid w:val="3111B86D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23204,51 +23204,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DEBDBB8"/>
+    <w:nsid w:val="7DAD0B3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23334,51 +23334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E35E3D8"/>
+    <w:nsid w:val="3906C577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23464,51 +23464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6681DE1B"/>
+    <w:nsid w:val="07BAF89E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23594,51 +23594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="161EC7E8"/>
+    <w:nsid w:val="3008C6E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>