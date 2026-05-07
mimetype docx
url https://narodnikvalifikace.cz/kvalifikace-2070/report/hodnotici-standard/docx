--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R581F0815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR581F0815" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR581F0815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBF11D0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBF11D0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBF11D0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1622,51 +1622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2289,51 +2289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3765,51 +3765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14744,51 +14744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24908,51 +24908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26817,51 +26817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27130,51 +27130,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27715,84 +27715,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.4.2026 0:28:52</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B3811EA"/>
+    <w:nsid w:val="114D3844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27878,51 +27878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AEB897B"/>
+    <w:nsid w:val="37BEB3B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28008,51 +28008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50CE1791"/>
+    <w:nsid w:val="22247435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28138,51 +28138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34F74F9A"/>
+    <w:nsid w:val="438C6E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28268,51 +28268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="758A85E7"/>
+    <w:nsid w:val="282C0BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>