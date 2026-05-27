--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBF11D0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBF11D0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBF11D0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R129CF6C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR129CF6C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR129CF6C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1622,51 +1622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2289,51 +2289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3765,51 +3765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14744,51 +14744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24908,51 +24908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26817,51 +26817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27130,51 +27130,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27715,84 +27715,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.5.2026 17:10:28</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="114D3844"/>
+    <w:nsid w:val="152E3B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27878,51 +27878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37BEB3B2"/>
+    <w:nsid w:val="0150AE30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28008,51 +28008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="22247435"/>
+    <w:nsid w:val="343EA541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28138,51 +28138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="438C6E20"/>
+    <w:nsid w:val="703B5856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28268,51 +28268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="282C0BCE"/>
+    <w:nsid w:val="72D14858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>