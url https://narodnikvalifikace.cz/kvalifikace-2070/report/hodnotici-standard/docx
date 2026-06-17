--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R129CF6C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR129CF6C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR129CF6C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50CAE1E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50CAE1E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50CAE1E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1622,51 +1622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2289,51 +2289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3765,51 +3765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14744,51 +14744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24908,51 +24908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26817,51 +26817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27130,51 +27130,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27715,84 +27715,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 28.5.2026 0:12:18</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="152E3B6D"/>
+    <w:nsid w:val="1BF85EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27878,51 +27878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0150AE30"/>
+    <w:nsid w:val="2C6C0125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28008,51 +28008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="343EA541"/>
+    <w:nsid w:val="4820F74E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28138,51 +28138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="703B5856"/>
+    <w:nsid w:val="770D1897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28268,51 +28268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72D14858"/>
+    <w:nsid w:val="6D50B93D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>