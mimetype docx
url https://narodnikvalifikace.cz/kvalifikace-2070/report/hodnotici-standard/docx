--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50CAE1E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50CAE1E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50CAE1E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FE46755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FE46755" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FE46755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1622,51 +1622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2289,51 +2289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3765,51 +3765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14744,51 +14744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24908,51 +24908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26817,51 +26817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27130,51 +27130,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27715,84 +27715,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 17.6.2026 9:39:03</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BF85EF7"/>
+    <w:nsid w:val="1A89FAE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27878,51 +27878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C6C0125"/>
+    <w:nsid w:val="120DC9B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28008,51 +28008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4820F74E"/>
+    <w:nsid w:val="740EBA97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28138,51 +28138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="770D1897"/>
+    <w:nsid w:val="3540D541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28268,51 +28268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D50B93D"/>
+    <w:nsid w:val="32C3CBCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>