--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FE46755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FE46755" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FE46755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6718012B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6718012B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6718012B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1622,51 +1622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2289,51 +2289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3765,51 +3765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14744,51 +14744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24908,51 +24908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26817,51 +26817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27130,51 +27130,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27715,84 +27715,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 7.7.2026 12:41:33</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A89FAE5"/>
+    <w:nsid w:val="599B508C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27878,51 +27878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="120DC9B1"/>
+    <w:nsid w:val="652FF410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28008,51 +28008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="740EBA97"/>
+    <w:nsid w:val="5EE03DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28138,51 +28138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3540D541"/>
+    <w:nsid w:val="3AFD9C17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28268,51 +28268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32C3CBCC"/>
+    <w:nsid w:val="6FAA5AFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>