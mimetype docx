--- v5 (2026-07-27)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6718012B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6718012B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6718012B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E63A3F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E63A3F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E63A3F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1622,51 +1622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2289,51 +2289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3765,51 +3765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14744,51 +14744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24908,51 +24908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26817,51 +26817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27130,51 +27130,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27715,84 +27715,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 27.7.2026 14:59:24</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="599B508C"/>
+    <w:nsid w:val="5BCFB112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27878,51 +27878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="652FF410"/>
+    <w:nsid w:val="2E56C334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28008,51 +28008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EE03DEE"/>
+    <w:nsid w:val="720734F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28138,51 +28138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3AFD9C17"/>
+    <w:nsid w:val="4773F773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28268,51 +28268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FAA5AFE"/>
+    <w:nsid w:val="3A59E037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>