--- v6 (2026-08-19)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E63A3F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E63A3F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E63A3F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDB999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDB999" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDB999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1622,51 +1622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2289,51 +2289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3314,51 +3314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3765,51 +3765,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14744,51 +14744,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24908,51 +24908,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26817,51 +26817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27130,51 +27130,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27715,84 +27715,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 19.8.2026 4:17:27</w:t>
+        <w:t>Technik/technička pro zpracování dat v precizním zemědělství, 8.9.2026 7:58:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5BCFB112"/>
+    <w:nsid w:val="4071AB45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -27878,51 +27878,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E56C334"/>
+    <w:nsid w:val="2E09CC95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28008,51 +28008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="720734F7"/>
+    <w:nsid w:val="662A002F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28138,51 +28138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4773F773"/>
+    <w:nsid w:val="6D18A7CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28268,51 +28268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A59E037"/>
+    <w:nsid w:val="64F9F34B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>