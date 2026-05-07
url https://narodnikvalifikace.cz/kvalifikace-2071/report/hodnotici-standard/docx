--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5011FC6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5011FC6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5011FC6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R687E3F5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR687E3F5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR687E3F5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4202,51 +4202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4707,51 +4707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13969,51 +13969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemědělství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22449,51 +22449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23962,51 +23962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24768,51 +24768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.4.2026 0:46:29</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D6027AC"/>
+    <w:nsid w:val="5FB7C3DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34A5FC7B"/>
+    <w:nsid w:val="5AD90F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E7D72CA"/>
+    <w:nsid w:val="6D02365B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="714B8B80"/>
+    <w:nsid w:val="089FA871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B30DD6F"/>
+    <w:nsid w:val="1D8C7FDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>