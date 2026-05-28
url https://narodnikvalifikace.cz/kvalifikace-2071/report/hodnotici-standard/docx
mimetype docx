--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R687E3F5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR687E3F5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR687E3F5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54E4D8E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54E4D8E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54E4D8E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4202,51 +4202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4707,51 +4707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13969,51 +13969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemědělství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22449,51 +22449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23962,51 +23962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24768,51 +24768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 7.5.2026 17:20:09</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FB7C3DC"/>
+    <w:nsid w:val="6C08EA5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AD90F8C"/>
+    <w:nsid w:val="56C3A78C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D02365B"/>
+    <w:nsid w:val="54D0A7FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="089FA871"/>
+    <w:nsid w:val="32A4F963"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1D8C7FDF"/>
+    <w:nsid w:val="465A871F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>