--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54E4D8E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54E4D8E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54E4D8E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10376E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10376E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10376E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:58</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4202,51 +4202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4707,51 +4707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13969,51 +13969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemědělství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22449,51 +22449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23962,51 +23962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24768,51 +24768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:29:59</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C08EA5D"/>
+    <w:nsid w:val="3CB3EB62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C3A78C"/>
+    <w:nsid w:val="74EF432E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54D0A7FC"/>
+    <w:nsid w:val="2C18C41C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32A4F963"/>
+    <w:nsid w:val="30862007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="465A871F"/>
+    <w:nsid w:val="554FE9A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>