--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10376E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10376E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10376E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AC09E00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AC09E00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AC09E00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4202,51 +4202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4707,51 +4707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13969,51 +13969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemědělství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22449,51 +22449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23962,51 +23962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24768,51 +24768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 28.5.2026 2:37:15</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CB3EB62"/>
+    <w:nsid w:val="09A1E322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74EF432E"/>
+    <w:nsid w:val="2DF40B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C18C41C"/>
+    <w:nsid w:val="7BBADED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30862007"/>
+    <w:nsid w:val="7317D5D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="554FE9A1"/>
+    <w:nsid w:val="7A0C0BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>