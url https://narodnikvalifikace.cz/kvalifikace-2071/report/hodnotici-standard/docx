--- v4 (2026-06-17)
+++ v5 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AC09E00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AC09E00" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AC09E00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AF5C746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AF5C746" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AF5C746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4202,51 +4202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4707,51 +4707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13969,51 +13969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemědělství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22449,51 +22449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23962,51 +23962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:24</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24768,51 +24768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:25</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 17.6.2026 9:36:25</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09A1E322"/>
+    <w:nsid w:val="35DC2DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DF40B7B"/>
+    <w:nsid w:val="7967E083"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BBADED3"/>
+    <w:nsid w:val="10862348"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7317D5D4"/>
+    <w:nsid w:val="5269A758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A0C0BA0"/>
+    <w:nsid w:val="7E7CC3C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>