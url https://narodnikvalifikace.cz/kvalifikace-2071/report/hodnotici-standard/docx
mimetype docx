--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AF5C746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AF5C746" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AF5C746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50DA4E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50DA4E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50DA4E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4202,51 +4202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4707,51 +4707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13969,51 +13969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemědělství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22449,51 +22449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23962,51 +23962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24768,51 +24768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 9.7.2026 22:56:49</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35DC2DD8"/>
+    <w:nsid w:val="30E17EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7967E083"/>
+    <w:nsid w:val="7BFBD556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10862348"/>
+    <w:nsid w:val="649389D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5269A758"/>
+    <w:nsid w:val="733F2C8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E7CC3C8"/>
+    <w:nsid w:val="1CD8B0AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>