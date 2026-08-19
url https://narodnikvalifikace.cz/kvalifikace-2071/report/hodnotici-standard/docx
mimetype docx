--- v6 (2026-07-29)
+++ v7 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50DA4E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50DA4E1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50DA4E1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDB1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDB1712" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDB1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4202,51 +4202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4707,51 +4707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13969,51 +13969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemědělství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22449,51 +22449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23962,51 +23962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24768,51 +24768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 30.7.2026 1:35:46</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30E17EF4"/>
+    <w:nsid w:val="7F7E405B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BFBD556"/>
+    <w:nsid w:val="30D852B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="649389D6"/>
+    <w:nsid w:val="202B37E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="733F2C8D"/>
+    <w:nsid w:val="521539F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1CD8B0AE"/>
+    <w:nsid w:val="53433548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>