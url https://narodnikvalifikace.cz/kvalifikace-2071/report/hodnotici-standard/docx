--- v7 (2026-08-19)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDB1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDB1712" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDB1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2102F44D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2102F44D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2102F44D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 08.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1845,51 +1845,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2870,51 +2870,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4202,51 +4202,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4707,51 +4707,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13969,51 +13969,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zemědělství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22449,51 +22449,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23962,51 +23962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24768,51 +24768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25412,84 +25412,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Agronom/agronomka pro precizní zemědělství, 19.8.2026 4:16:51</w:t>
+        <w:t>Agronom/agronomka pro precizní zemědělství, 8.9.2026 5:29:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F7E405B"/>
+    <w:nsid w:val="0CD782ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25575,51 +25575,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30D852B2"/>
+    <w:nsid w:val="7CA71877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25705,51 +25705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="202B37E5"/>
+    <w:nsid w:val="4C7485A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25835,51 +25835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="521539F9"/>
+    <w:nsid w:val="758BA37F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25965,51 +25965,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53433548"/>
+    <w:nsid w:val="4A7A48B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>