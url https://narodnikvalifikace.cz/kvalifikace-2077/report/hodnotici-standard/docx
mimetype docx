--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35F808BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35F808BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35F808BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A62B2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A62B2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A62B2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.4.2026 1:57:28</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04D95F93"/>
+    <w:nsid w:val="63621F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1210A7A9"/>
+    <w:nsid w:val="325F5593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48BF216B"/>
+    <w:nsid w:val="039BE6A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>