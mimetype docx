--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A62B2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A62B2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A62B2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A518C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A518C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A518C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.5.2026 17:10:52</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63621F73"/>
+    <w:nsid w:val="11B51618"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="325F5593"/>
+    <w:nsid w:val="7BA890D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="039BE6A8"/>
+    <w:nsid w:val="5F7C1B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>