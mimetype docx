--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A518C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A518C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A518C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75760647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75760647" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75760647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.5.2026 2:35:02</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11B51618"/>
+    <w:nsid w:val="3CAFE654"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BA890D8"/>
+    <w:nsid w:val="629FF178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F7C1B02"/>
+    <w:nsid w:val="64641C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>