--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75760647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75760647" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75760647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B0FB1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B0FB1D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B0FB1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 9:41:35</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CAFE654"/>
+    <w:nsid w:val="1F8C7003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="629FF178"/>
+    <w:nsid w:val="1B114A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64641C50"/>
+    <w:nsid w:val="4325DB40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>