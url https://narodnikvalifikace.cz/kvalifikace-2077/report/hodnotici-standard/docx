--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B0FB1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B0FB1D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B0FB1D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R389C4777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR389C4777" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR389C4777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 17.6.2026 11:24:04</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F8C7003"/>
+    <w:nsid w:val="3F25E1C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B114A94"/>
+    <w:nsid w:val="2CF9A5A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4325DB40"/>
+    <w:nsid w:val="3E2CB62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>