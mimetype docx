--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R389C4777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR389C4777" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR389C4777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A201B13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A201B13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A201B13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 13:44:20</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F25E1C3"/>
+    <w:nsid w:val="3B0627A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CF9A5A1"/>
+    <w:nsid w:val="60750BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E2CB62A"/>
+    <w:nsid w:val="44B44A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>