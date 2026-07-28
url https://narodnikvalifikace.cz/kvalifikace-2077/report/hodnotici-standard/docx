--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A201B13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A201B13" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A201B13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A6FD574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A6FD574" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A6FD574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 7.7.2026 15:03:42</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B0627A1"/>
+    <w:nsid w:val="533C9883"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60750BD8"/>
+    <w:nsid w:val="04F2DFD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44B44A88"/>
+    <w:nsid w:val="20C682A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>