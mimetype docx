--- v7 (2026-07-28)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A6FD574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A6FD574" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A6FD574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16C2A14E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16C2A14E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16C2A14E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 2:41:56</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="533C9883"/>
+    <w:nsid w:val="28B6ED09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04F2DFD1"/>
+    <w:nsid w:val="40BBC7FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20C682A4"/>
+    <w:nsid w:val="17DAF0EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>