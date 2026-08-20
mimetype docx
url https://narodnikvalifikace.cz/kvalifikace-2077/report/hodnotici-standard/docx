--- v8 (2026-07-28)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16C2A14E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16C2A14E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16C2A14E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R527C5425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR527C5425" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR527C5425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 28.7.2026 3:49:01</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28B6ED09"/>
+    <w:nsid w:val="20943B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40BBC7FC"/>
+    <w:nsid w:val="0511B800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="17DAF0EA"/>
+    <w:nsid w:val="734D2D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>