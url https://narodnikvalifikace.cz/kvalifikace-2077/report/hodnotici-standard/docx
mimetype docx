--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R527C5425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR527C5425" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR527C5425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18C59831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18C59831" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18C59831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4247,51 +4247,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4698,51 +4698,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6887,51 +6887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7884,51 +7884,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9616,51 +9616,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10301,84 +10301,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 20.8.2026 12:47:36</w:t>
+        <w:t>Mechanik/mechanička převodových a zpomalovacích systémů nákladních vozidel a autobusů, 9.9.2026 20:03:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20943B62"/>
+    <w:nsid w:val="4BA49427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10464,51 +10464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0511B800"/>
+    <w:nsid w:val="741004D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10594,51 +10594,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="734D2D0A"/>
+    <w:nsid w:val="421DD4F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>