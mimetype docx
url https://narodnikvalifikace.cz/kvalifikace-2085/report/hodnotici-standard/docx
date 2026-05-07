--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R201D9C46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR201D9C46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR201D9C46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R90B1B8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR90B1B8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR90B1B8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.4.2026 0:27:25</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1730,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.4.2026 0:27:25</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3025,51 +3025,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.4.2026 0:27:25</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12593,51 +12593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>straně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.4.2026 0:27:25</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18141,51 +18141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.4.2026 0:27:25</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20311,51 +20311,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.4.2026 0:27:25</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20624,51 +20624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.4.2026 0:27:25</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21209,84 +21209,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.4.2026 0:27:25</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3038E1CD"/>
+    <w:nsid w:val="55D5970F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21372,51 +21372,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EF352EB"/>
+    <w:nsid w:val="6FE8BD27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21502,51 +21502,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A3543B5"/>
+    <w:nsid w:val="1A095F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21632,51 +21632,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20031944"/>
+    <w:nsid w:val="5F635D0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21762,51 +21762,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="183CEED2"/>
+    <w:nsid w:val="3646FE4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>