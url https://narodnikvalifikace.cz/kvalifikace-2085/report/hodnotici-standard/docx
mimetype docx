--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R90B1B8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR90B1B8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR90B1B8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2634D054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2634D054" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2634D054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,56 +204,63 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Umění a užité umění (kód: 82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C7"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Promítač</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -580,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1730,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3025,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12593,51 +12600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>straně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18141,51 +18148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20311,51 +20318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20624,51 +20631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21209,84 +21216,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 7.5.2026 16:01:09</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55D5970F"/>
+    <w:nsid w:val="73928F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21372,51 +21379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FE8BD27"/>
+    <w:nsid w:val="46970BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21502,51 +21509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A095F91"/>
+    <w:nsid w:val="71241B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21632,51 +21639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F635D0C"/>
+    <w:nsid w:val="59197187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21762,51 +21769,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3646FE4B"/>
+    <w:nsid w:val="0A912AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>