--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2634D054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2634D054" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2634D054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D48E25F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D48E25F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D48E25F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12600,51 +12600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>straně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18148,51 +18148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20318,51 +20318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20631,51 +20631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21216,84 +21216,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 28.5.2026 2:30:19</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73928F56"/>
+    <w:nsid w:val="0565B253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21379,51 +21379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46970BAE"/>
+    <w:nsid w:val="423DA887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21509,51 +21509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71241B20"/>
+    <w:nsid w:val="7E38C145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21639,51 +21639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="59197187"/>
+    <w:nsid w:val="00F8E29B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21769,51 +21769,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A912AD7"/>
+    <w:nsid w:val="6861D407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>