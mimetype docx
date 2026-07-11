--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D48E25F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D48E25F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D48E25F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA4CC93D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA4CC93D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA4CC93D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12600,51 +12600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>straně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18148,51 +18148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20318,51 +20318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20631,51 +20631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21216,84 +21216,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 17.6.2026 9:15:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0565B253"/>
+    <w:nsid w:val="50C6557B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21379,51 +21379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="423DA887"/>
+    <w:nsid w:val="3D5AA1A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21509,51 +21509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E38C145"/>
+    <w:nsid w:val="314B5A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21639,51 +21639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00F8E29B"/>
+    <w:nsid w:val="5886E677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21769,51 +21769,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6861D407"/>
+    <w:nsid w:val="662AD0F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>