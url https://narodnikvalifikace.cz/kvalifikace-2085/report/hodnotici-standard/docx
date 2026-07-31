--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA4CC93D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA4CC93D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA4CC93D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ACD2A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ACD2A4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ACD2A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12600,51 +12600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>straně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18148,51 +18148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20318,51 +20318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20631,51 +20631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21216,84 +21216,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 11.7.2026 3:43:51</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50C6557B"/>
+    <w:nsid w:val="1E004C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21379,51 +21379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D5AA1A5"/>
+    <w:nsid w:val="4C132733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21509,51 +21509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="314B5A62"/>
+    <w:nsid w:val="13ED2F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21639,51 +21639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5886E677"/>
+    <w:nsid w:val="3375D06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21769,51 +21769,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="662AD0F6"/>
+    <w:nsid w:val="07E6E6B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>