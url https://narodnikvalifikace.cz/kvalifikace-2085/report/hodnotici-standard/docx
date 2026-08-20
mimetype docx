--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ACD2A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ACD2A4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ACD2A4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R100A72DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR100A72DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR100A72DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12600,51 +12600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>straně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18148,51 +18148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20318,51 +20318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20631,51 +20631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21216,84 +21216,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 31.7.2026 12:57:17</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E004C5A"/>
+    <w:nsid w:val="07854F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21379,51 +21379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C132733"/>
+    <w:nsid w:val="3B129B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21509,51 +21509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13ED2F84"/>
+    <w:nsid w:val="20D09E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21639,51 +21639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3375D06E"/>
+    <w:nsid w:val="1A4C3DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21769,51 +21769,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07E6E6B2"/>
+    <w:nsid w:val="347CE245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>