--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R100A72DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR100A72DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR100A72DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B27AE40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B27AE40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B27AE40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 9.9.2026 20:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 9.9.2026 20:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 9.9.2026 20:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12600,51 +12600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>straně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 9.9.2026 20:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18148,51 +18148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 9.9.2026 20:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20318,51 +20318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 9.9.2026 20:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20631,51 +20631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 9.9.2026 20:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21216,84 +21216,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka digitálního filmu, 20.8.2026 15:41:34</w:t>
+        <w:t>Promítač/promítačka digitálního filmu, 9.9.2026 20:58:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07854F75"/>
+    <w:nsid w:val="46B1A897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21379,51 +21379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B129B02"/>
+    <w:nsid w:val="703D22CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21509,51 +21509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20D09E47"/>
+    <w:nsid w:val="53B2ED78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21639,51 +21639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A4C3DDC"/>
+    <w:nsid w:val="1328CD13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21769,51 +21769,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="347CE245"/>
+    <w:nsid w:val="771531B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>