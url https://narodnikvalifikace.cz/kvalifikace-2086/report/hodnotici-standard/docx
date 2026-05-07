--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27D112B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27D112B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27D112B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA57B864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA57B864" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA57B864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3328,51 +3328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5189,51 +5189,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6517,51 +6517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15898,51 +15898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25721,51 +25721,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27293,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29755,51 +29755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 5 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29985,51 +29985,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30570,84 +30570,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.4.2026 1:55:23</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78859B63"/>
+    <w:nsid w:val="1F3C36BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30733,51 +30733,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12AE4603"/>
+    <w:nsid w:val="5B8D74B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30863,51 +30863,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E417EDA"/>
+    <w:nsid w:val="6F15DF6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30993,51 +30993,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EBA75E1"/>
+    <w:nsid w:val="1E0BCBA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31123,51 +31123,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74D42DEC"/>
+    <w:nsid w:val="09332A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>