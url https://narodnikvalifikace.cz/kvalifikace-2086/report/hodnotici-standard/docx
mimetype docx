--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA57B864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA57B864" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA57B864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA69E713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA69E713" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA69E713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,56 +204,63 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Umění a užité umění (kód: 82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C7"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Promítač</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
@@ -796,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2249,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3328,51 +3335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5189,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6517,51 +6524,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15898,51 +15905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25721,51 +25728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27293,51 +27300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29755,51 +29762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 5 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29985,51 +29992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30570,84 +30577,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 7.5.2026 17:21:00</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F3C36BE"/>
+    <w:nsid w:val="493D7002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30733,51 +30740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B8D74B8"/>
+    <w:nsid w:val="7A926292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30863,51 +30870,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F15DF6A"/>
+    <w:nsid w:val="3E280E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30993,51 +31000,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E0BCBA4"/>
+    <w:nsid w:val="1B81931F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31123,51 +31130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09332A79"/>
+    <w:nsid w:val="63AAE1B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>