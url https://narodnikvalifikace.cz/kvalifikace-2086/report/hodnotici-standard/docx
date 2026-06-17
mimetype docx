--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA69E713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA69E713" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA69E713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21BF4B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21BF4B56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21BF4B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3335,51 +3335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15905,51 +15905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25728,51 +25728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27300,51 +27300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29762,51 +29762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 5 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29992,51 +29992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30577,84 +30577,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 28.5.2026 0:06:09</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="493D7002"/>
+    <w:nsid w:val="3CB5AC9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30740,51 +30740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A926292"/>
+    <w:nsid w:val="234EB10E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30870,51 +30870,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E280E0E"/>
+    <w:nsid w:val="7B71C9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31000,51 +31000,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B81931F"/>
+    <w:nsid w:val="7F53B1A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31130,51 +31130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="63AAE1B0"/>
+    <w:nsid w:val="0525ECD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>