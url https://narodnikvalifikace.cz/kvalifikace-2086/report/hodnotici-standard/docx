--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21BF4B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21BF4B56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21BF4B56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD80E3AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD80E3AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD80E3AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3335,51 +3335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15905,51 +15905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25728,51 +25728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27300,51 +27300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29762,51 +29762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 5 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29992,51 +29992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30577,84 +30577,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 17.6.2026 9:37:44</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CB5AC9F"/>
+    <w:nsid w:val="4C4105C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30740,51 +30740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="234EB10E"/>
+    <w:nsid w:val="0AD67790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30870,51 +30870,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B71C9FB"/>
+    <w:nsid w:val="4C6FCD9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31000,51 +31000,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F53B1A3"/>
+    <w:nsid w:val="07FC2FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31130,51 +31130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0525ECD4"/>
+    <w:nsid w:val="079061CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>