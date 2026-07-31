--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD80E3AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD80E3AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD80E3AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ADB64D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ADB64D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ADB64D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3335,51 +3335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15905,51 +15905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25728,51 +25728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27300,51 +27300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29762,51 +29762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 5 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29992,51 +29992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30577,84 +30577,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 11.7.2026 3:43:50</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C4105C2"/>
+    <w:nsid w:val="26E637A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30740,51 +30740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD67790"/>
+    <w:nsid w:val="772B6C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30870,51 +30870,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C6FCD9F"/>
+    <w:nsid w:val="658DE15B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31000,51 +31000,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="07FC2FF9"/>
+    <w:nsid w:val="1F64EF38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31130,51 +31130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="079061CB"/>
+    <w:nsid w:val="678A617C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>