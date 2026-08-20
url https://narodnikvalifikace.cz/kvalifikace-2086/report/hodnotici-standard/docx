--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ADB64D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ADB64D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ADB64D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C46C743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C46C743" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C46C743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3335,51 +3335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15905,51 +15905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25728,51 +25728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27300,51 +27300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29762,51 +29762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 5 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29992,51 +29992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30577,84 +30577,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 31.7.2026 13:13:38</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26E637A0"/>
+    <w:nsid w:val="119D501C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30740,51 +30740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="772B6C5D"/>
+    <w:nsid w:val="2E252C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30870,51 +30870,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="658DE15B"/>
+    <w:nsid w:val="42ABA3F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31000,51 +31000,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F64EF38"/>
+    <w:nsid w:val="43C8609A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31130,51 +31130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="678A617C"/>
+    <w:nsid w:val="4F03F76A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>