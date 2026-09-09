--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C46C743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C46C743" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C46C743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3050FC0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3050FC0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3050FC0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3335,51 +3335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5196,51 +5196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6524,51 +6524,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15905,51 +15905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25728,51 +25728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27300,51 +27300,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29762,51 +29762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 5 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky podle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29992,51 +29992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 2 až 3 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30577,84 +30577,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Promítač/promítačka klasického filmu, 20.8.2026 15:41:32</w:t>
+        <w:t>Promítač/promítačka klasického filmu, 9.9.2026 20:58:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="119D501C"/>
+    <w:nsid w:val="6624A7B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30740,51 +30740,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E252C48"/>
+    <w:nsid w:val="583B4CB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30870,51 +30870,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42ABA3F9"/>
+    <w:nsid w:val="1CEF8709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31000,51 +31000,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43C8609A"/>
+    <w:nsid w:val="497FC103"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -31130,51 +31130,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4F03F76A"/>
+    <w:nsid w:val="2CDDDF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>