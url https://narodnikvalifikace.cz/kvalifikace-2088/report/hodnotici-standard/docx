--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67CDBA02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67CDBA02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67CDBA02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A0E8F29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A0E8F29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A0E8F29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1946,51 +1946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3780,51 +3780,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4947,51 +4947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,51 +5290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15589,51 +15589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28149,51 +28149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(půjčovnu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39408,51 +39408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44080,51 +44080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45534,51 +45534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46060,84 +46060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.4.2026 0:19:01</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48E744D7"/>
+    <w:nsid w:val="116E019D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46223,51 +46223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B31FE95"/>
+    <w:nsid w:val="74B3FF51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46353,51 +46353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61CDE1A2"/>
+    <w:nsid w:val="67AE19E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46483,51 +46483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61681F30"/>
+    <w:nsid w:val="428649BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46613,51 +46613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78DFEBCA"/>
+    <w:nsid w:val="654C519E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>