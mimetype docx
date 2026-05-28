--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A0E8F29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A0E8F29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A0E8F29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CADF10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CADF10A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CADF10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1946,51 +1946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3780,51 +3780,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4947,51 +4947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,51 +5290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15589,51 +15589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28149,51 +28149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(půjčovnu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39408,51 +39408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44080,51 +44080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45534,51 +45534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46060,84 +46060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 7.5.2026 17:11:30</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="116E019D"/>
+    <w:nsid w:val="0F97255E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46223,51 +46223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74B3FF51"/>
+    <w:nsid w:val="37DFD19C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46353,51 +46353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67AE19E2"/>
+    <w:nsid w:val="2781F0FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46483,51 +46483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="428649BB"/>
+    <w:nsid w:val="23F999F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46613,51 +46613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="654C519E"/>
+    <w:nsid w:val="0D11D1E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>