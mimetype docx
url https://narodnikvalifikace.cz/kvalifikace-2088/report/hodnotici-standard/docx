--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CADF10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CADF10A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CADF10A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R579BCB02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR579BCB02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR579BCB02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1946,51 +1946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3780,51 +3780,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4947,51 +4947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,51 +5290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15589,51 +15589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28149,51 +28149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(půjčovnu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39408,51 +39408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44080,51 +44080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45534,51 +45534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46060,84 +46060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 28.5.2026 3:18:34</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F97255E"/>
+    <w:nsid w:val="2E50413F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46223,51 +46223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37DFD19C"/>
+    <w:nsid w:val="18131842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46353,51 +46353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2781F0FE"/>
+    <w:nsid w:val="570CC4EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46483,51 +46483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23F999F5"/>
+    <w:nsid w:val="6E396095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46613,51 +46613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D11D1E6"/>
+    <w:nsid w:val="08F5C9CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>