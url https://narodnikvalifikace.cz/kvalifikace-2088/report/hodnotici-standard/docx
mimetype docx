--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R579BCB02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR579BCB02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR579BCB02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R480CAB06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR480CAB06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR480CAB06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1946,51 +1946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3780,51 +3780,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4947,51 +4947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,51 +5290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15589,51 +15589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28149,51 +28149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(půjčovnu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39408,51 +39408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44080,51 +44080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45534,51 +45534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46060,84 +46060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 17.6.2026 9:17:03</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E50413F"/>
+    <w:nsid w:val="0C6FB996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46223,51 +46223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18131842"/>
+    <w:nsid w:val="75AAB427"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46353,51 +46353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="570CC4EC"/>
+    <w:nsid w:val="78342B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46483,51 +46483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E396095"/>
+    <w:nsid w:val="70D347D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46613,51 +46613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="08F5C9CF"/>
+    <w:nsid w:val="353D2373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>