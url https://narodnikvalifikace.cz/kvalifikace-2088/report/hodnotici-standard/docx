--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R480CAB06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR480CAB06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR480CAB06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED90EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED90EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED90EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1946,51 +1946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3780,51 +3780,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4947,51 +4947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,51 +5290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15589,51 +15589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28149,51 +28149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(půjčovnu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39408,51 +39408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44080,51 +44080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45534,51 +45534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46060,84 +46060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 11.7.2026 3:44:15</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C6FB996"/>
+    <w:nsid w:val="21B30967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46223,51 +46223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75AAB427"/>
+    <w:nsid w:val="067ACAB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46353,51 +46353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78342B27"/>
+    <w:nsid w:val="6DE57CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46483,51 +46483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70D347D1"/>
+    <w:nsid w:val="08F69B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46613,51 +46613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="353D2373"/>
+    <w:nsid w:val="46EBA34C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>