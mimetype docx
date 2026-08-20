--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED90EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED90EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED90EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351B5687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351B5687" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351B5687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1946,51 +1946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3780,51 +3780,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4947,51 +4947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,51 +5290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15589,51 +15589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28149,51 +28149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(půjčovnu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39408,51 +39408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44080,51 +44080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45534,51 +45534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46060,84 +46060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 31.7.2026 9:54:05</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="21B30967"/>
+    <w:nsid w:val="6C43CF04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46223,51 +46223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="067ACAB0"/>
+    <w:nsid w:val="685565AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46353,51 +46353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DE57CA4"/>
+    <w:nsid w:val="4D1CBB66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46483,51 +46483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08F69B5E"/>
+    <w:nsid w:val="48AFCC8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46613,51 +46613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46EBA34C"/>
+    <w:nsid w:val="02CB3B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>