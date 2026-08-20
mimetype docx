--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R351B5687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR351B5687" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR351B5687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R632FF5D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR632FF5D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR632FF5D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1946,51 +1946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2863,51 +2863,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3780,51 +3780,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4947,51 +4947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5290,51 +5290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15589,51 +15589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28149,51 +28149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(půjčovnu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39408,51 +39408,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -44080,51 +44080,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>„nevyhověl“, pokud uchazeč některou odbornou způsobilost nesplnil. Při hodnocení „nevyhověl“ uvádí autorizovaná osoba vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45534,51 +45534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46060,84 +46060,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 19:12:07</w:t>
+        <w:t>CAFM specialista/specialistka pro facility management, 20.8.2026 21:48:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C43CF04"/>
+    <w:nsid w:val="496E000F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46223,51 +46223,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="685565AB"/>
+    <w:nsid w:val="467F1B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46353,51 +46353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D1CBB66"/>
+    <w:nsid w:val="198CC201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46483,51 +46483,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48AFCC8D"/>
+    <w:nsid w:val="13195D6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46613,51 +46613,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02CB3B4E"/>
+    <w:nsid w:val="6840EE3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>