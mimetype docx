--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9614A04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9614A04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9614A04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37E7D04E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37E7D04E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37E7D04E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4280,51 +4280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14864,51 +14864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26455,51 +26455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37000,51 +37000,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40448,51 +40448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42502,51 +42502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43028,84 +43028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.4.2026 1:56:06</w:t>
+        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24EA6CD7"/>
+    <w:nsid w:val="6479998B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43191,51 +43191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A188DFF"/>
+    <w:nsid w:val="31979794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43321,51 +43321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="725E6D5A"/>
+    <w:nsid w:val="0B4A7E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43451,51 +43451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="784A1768"/>
+    <w:nsid w:val="6B1464AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>