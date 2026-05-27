--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37E7D04E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37E7D04E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37E7D04E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F74B98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F74B98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F74B98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:33</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:33</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:33</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4280,51 +4280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:33</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14864,51 +14864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26455,51 +26455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37000,51 +37000,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40448,51 +40448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42502,51 +42502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43028,84 +43028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.5.2026 19:01:34</w:t>
+        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6479998B"/>
+    <w:nsid w:val="79C3EF64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43191,51 +43191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31979794"/>
+    <w:nsid w:val="20770F3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43321,51 +43321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B4A7E39"/>
+    <w:nsid w:val="2C4F0308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43451,51 +43451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B1464AA"/>
+    <w:nsid w:val="0FA01EBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>