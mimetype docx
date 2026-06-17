--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F74B98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F74B98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F74B98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20066EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20066EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20066EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4280,51 +4280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14864,51 +14864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26455,51 +26455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37000,51 +37000,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40448,51 +40448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42502,51 +42502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43028,84 +43028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 28.5.2026 1:24:52</w:t>
+        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79C3EF64"/>
+    <w:nsid w:val="2711D1EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43191,51 +43191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20770F3B"/>
+    <w:nsid w:val="041EFD62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43321,51 +43321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C4F0308"/>
+    <w:nsid w:val="3ED98256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43451,51 +43451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FA01EBA"/>
+    <w:nsid w:val="1B590770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>