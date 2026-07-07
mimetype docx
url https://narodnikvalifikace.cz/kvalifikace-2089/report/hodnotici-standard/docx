--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20066EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20066EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20066EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58FF91D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58FF91D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58FF91D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4280,51 +4280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14864,51 +14864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26455,51 +26455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37000,51 +37000,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40448,51 +40448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42502,51 +42502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43028,84 +43028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 17.6.2026 9:16:32</w:t>
+        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2711D1EA"/>
+    <w:nsid w:val="5F0A2008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43191,51 +43191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="041EFD62"/>
+    <w:nsid w:val="3FBE4203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43321,51 +43321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3ED98256"/>
+    <w:nsid w:val="2E5CF649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43451,51 +43451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B590770"/>
+    <w:nsid w:val="373CF4A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>