--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58FF91D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58FF91D1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58FF91D1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D6C7B83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D6C7B83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D6C7B83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4280,51 +4280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14864,51 +14864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26455,51 +26455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37000,51 +37000,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40448,51 +40448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42502,51 +42502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43028,84 +43028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 7.7.2026 11:07:43</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F0A2008"/>
+    <w:nsid w:val="7FD21186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43191,51 +43191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FBE4203"/>
+    <w:nsid w:val="73D64758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43321,51 +43321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E5CF649"/>
+    <w:nsid w:val="51F30141"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43451,51 +43451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="373CF4A3"/>
+    <w:nsid w:val="2243DF77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>