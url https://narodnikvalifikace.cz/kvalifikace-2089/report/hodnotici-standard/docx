--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D6C7B83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D6C7B83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D6C7B83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C48CF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C48CF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C48CF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4280,51 +4280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14864,51 +14864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26455,51 +26455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37000,51 +37000,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40448,51 +40448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42502,51 +42502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43028,84 +43028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 9:37:41</w:t>
+        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FD21186"/>
+    <w:nsid w:val="44B03973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43191,51 +43191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73D64758"/>
+    <w:nsid w:val="57A4694B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43321,51 +43321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51F30141"/>
+    <w:nsid w:val="66B618D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43451,51 +43451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2243DF77"/>
+    <w:nsid w:val="00D92F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>