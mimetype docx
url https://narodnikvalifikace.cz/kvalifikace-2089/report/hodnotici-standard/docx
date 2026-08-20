--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C48CF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C48CF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C48CF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A247E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A247E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A247E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4280,51 +4280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14864,51 +14864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26455,51 +26455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37000,51 +37000,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40448,51 +40448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42502,51 +42502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43028,84 +43028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 31.7.2026 14:31:29</w:t>
+        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44B03973"/>
+    <w:nsid w:val="4267F7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43191,51 +43191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57A4694B"/>
+    <w:nsid w:val="5311C787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43321,51 +43321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66B618D4"/>
+    <w:nsid w:val="21041728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43451,51 +43451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00D92F7E"/>
+    <w:nsid w:val="1FBDE38C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>