--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A247E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A247E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A247E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R374B0D71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR374B0D71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR374B0D71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1784,51 +1784,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3005,51 +3005,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4280,51 +4280,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5143,51 +5143,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14864,51 +14864,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26455,51 +26455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -37000,51 +37000,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkratek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40448,51 +40448,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42502,51 +42502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43028,84 +43028,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Facility manažer/manažerka, 20.8.2026 15:41:24</w:t>
+        <w:t>Facility manažer/manažerka, 9.9.2026 20:17:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4267F7BC"/>
+    <w:nsid w:val="4766D8B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43191,51 +43191,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5311C787"/>
+    <w:nsid w:val="366B81D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43321,51 +43321,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21041728"/>
+    <w:nsid w:val="2AF45D4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43451,51 +43451,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FBDE38C"/>
+    <w:nsid w:val="3B2FE97D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>