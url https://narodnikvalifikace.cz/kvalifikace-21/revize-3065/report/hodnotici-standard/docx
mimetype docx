--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R584ACBC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR584ACBC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR584ACBC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R496033C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR496033C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR496033C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 8.9.2026 7:37:22</w:t>
+        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 8.9.2026 7:37:22</w:t>
+        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 8.9.2026 7:37:22</w:t>
+        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 8.9.2026 7:37:22</w:t>
+        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 8.9.2026 7:37:22</w:t>
+        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 8.9.2026 7:37:22</w:t>
+        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32379C40"/>
+    <w:nsid w:val="59B7353A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6430ACFB"/>
+    <w:nsid w:val="34D944FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>