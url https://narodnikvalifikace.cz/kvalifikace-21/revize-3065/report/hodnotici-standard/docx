--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R496033C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR496033C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR496033C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34AAFC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34AAFC1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34AAFC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
+        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
+        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
+        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
+        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
+        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 28.9.2026 13:51:15</w:t>
+        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59B7353A"/>
+    <w:nsid w:val="7C32D064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34D944FE"/>
+    <w:nsid w:val="7103A411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>