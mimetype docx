--- v8 (2026-10-18)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34AAFC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34AAFC1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34AAFC1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DB18108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DB18108" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DB18108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
+        <w:t>Práce v ubytovacím zařízení, 7.11.2026 17:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
+        <w:t>Práce v ubytovacím zařízení, 7.11.2026 17:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
+        <w:t>Práce v ubytovacím zařízení, 7.11.2026 17:43:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
+        <w:t>Práce v ubytovacím zařízení, 7.11.2026 17:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
+        <w:t>Práce v ubytovacím zařízení, 7.11.2026 17:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 18.10.2026 18:13:35</w:t>
+        <w:t>Práce v ubytovacím zařízení, 7.11.2026 17:43:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C32D064"/>
+    <w:nsid w:val="2995C6CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7103A411"/>
+    <w:nsid w:val="1031CFE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>