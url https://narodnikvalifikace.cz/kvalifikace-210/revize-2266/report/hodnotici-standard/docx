--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DDD129A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DDD129A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DDD129A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46BFD2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46BFD2BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46BFD2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5097,51 +5097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6284,51 +6284,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7883,51 +7883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8908,51 +8908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10751,51 +10751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11972,51 +11972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13002,51 +13002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů dle charakteru úkonů a sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13407,84 +13407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.4.2026 2:08:50</w:t>
+        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2815E3D0"/>
+    <w:nsid w:val="3DD27150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13570,51 +13570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33D296DC"/>
+    <w:nsid w:val="22B4139B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13700,51 +13700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51299BE2"/>
+    <w:nsid w:val="361D4365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13830,51 +13830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51ADCF62"/>
+    <w:nsid w:val="55B281C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>