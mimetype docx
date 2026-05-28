--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46BFD2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46BFD2BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46BFD2BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDD932B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDD932B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDD932B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5097,51 +5097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6284,51 +6284,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7883,51 +7883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8908,51 +8908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10751,51 +10751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11972,51 +11972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13002,51 +13002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů dle charakteru úkonů a sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13407,84 +13407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.5.2026 18:25:05</w:t>
+        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DD27150"/>
+    <w:nsid w:val="3362732A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13570,51 +13570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B4139B"/>
+    <w:nsid w:val="6AADBDF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13700,51 +13700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="361D4365"/>
+    <w:nsid w:val="568FDD14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13830,51 +13830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55B281C6"/>
+    <w:nsid w:val="43B6A745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>