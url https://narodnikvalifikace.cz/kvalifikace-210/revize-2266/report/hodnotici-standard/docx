--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDD932B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDD932B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDD932B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R656FDF7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR656FDF7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR656FDF7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5097,51 +5097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6284,51 +6284,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7883,51 +7883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8908,51 +8908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10751,51 +10751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11972,51 +11972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13002,51 +13002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů dle charakteru úkonů a sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13407,84 +13407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 28.5.2026 4:20:21</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3362732A"/>
+    <w:nsid w:val="3A71EC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13570,51 +13570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AADBDF9"/>
+    <w:nsid w:val="393A3C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13700,51 +13700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="568FDD14"/>
+    <w:nsid w:val="6A9A8A43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13830,51 +13830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43B6A745"/>
+    <w:nsid w:val="33422445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>