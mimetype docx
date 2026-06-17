--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R656FDF7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR656FDF7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR656FDF7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R114D083E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR114D083E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR114D083E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5097,51 +5097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6284,51 +6284,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7883,51 +7883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8908,51 +8908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10751,51 +10751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11972,51 +11972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13002,51 +13002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů dle charakteru úkonů a sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13407,84 +13407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 13:09:08</w:t>
+        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A71EC31"/>
+    <w:nsid w:val="1D5B9BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13570,51 +13570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="393A3C84"/>
+    <w:nsid w:val="2D8892EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13700,51 +13700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A9A8A43"/>
+    <w:nsid w:val="33706A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13830,51 +13830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33422445"/>
+    <w:nsid w:val="646D3CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>