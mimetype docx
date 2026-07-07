--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R114D083E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR114D083E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR114D083E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73886932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73886932" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73886932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5097,51 +5097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6284,51 +6284,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7883,51 +7883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8908,51 +8908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10751,51 +10751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11972,51 +11972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13002,51 +13002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů dle charakteru úkonů a sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13407,84 +13407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 17.6.2026 14:23:46</w:t>
+        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D5B9BD3"/>
+    <w:nsid w:val="6AB7C343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13570,51 +13570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D8892EF"/>
+    <w:nsid w:val="5CC998AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13700,51 +13700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33706A9A"/>
+    <w:nsid w:val="3779292A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13830,51 +13830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="646D3CFF"/>
+    <w:nsid w:val="684ECDD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>