--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73886932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73886932" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73886932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ADAE5D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ADAE5D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ADAE5D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5097,51 +5097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6284,51 +6284,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7883,51 +7883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8908,51 +8908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10751,51 +10751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11972,51 +11972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13002,51 +13002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů dle charakteru úkonů a sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13407,84 +13407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 7.7.2026 20:42:15</w:t>
+        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AB7C343"/>
+    <w:nsid w:val="33E5B06A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13570,51 +13570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CC998AB"/>
+    <w:nsid w:val="446A4C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13700,51 +13700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3779292A"/>
+    <w:nsid w:val="5271D702"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13830,51 +13830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="684ECDD3"/>
+    <w:nsid w:val="0DFC1342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>