--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ADAE5D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ADAE5D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ADAE5D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R464EC45D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR464EC45D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR464EC45D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5097,51 +5097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6284,51 +6284,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7883,51 +7883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8908,51 +8908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10751,51 +10751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11972,51 +11972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13002,51 +13002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů dle charakteru úkonů a sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13407,84 +13407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 31.7.2026 13:17:31</w:t>
+        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33E5B06A"/>
+    <w:nsid w:val="4B500717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13570,51 +13570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="446A4C78"/>
+    <w:nsid w:val="51D05D2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13700,51 +13700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5271D702"/>
+    <w:nsid w:val="2C5755C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13830,51 +13830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DFC1342"/>
+    <w:nsid w:val="313C9780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>