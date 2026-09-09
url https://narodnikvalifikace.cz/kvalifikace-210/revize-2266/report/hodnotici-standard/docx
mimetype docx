--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R464EC45D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR464EC45D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR464EC45D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R444079E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR444079E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR444079E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5097,51 +5097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit uvedené kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6284,51 +6284,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7883,51 +7883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8908,51 +8908,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10751,51 +10751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11972,51 +11972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13002,51 +13002,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů dle charakteru úkonů a sezóny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13407,84 +13407,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Záchranář horské služby, 20.8.2026 20:54:04</w:t>
+        <w:t>Záchranář horské služby, 9.9.2026 22:04:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B500717"/>
+    <w:nsid w:val="411DF713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13570,51 +13570,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51D05D2D"/>
+    <w:nsid w:val="3E99902E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13700,51 +13700,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C5755C8"/>
+    <w:nsid w:val="22723FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13830,51 +13830,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="313C9780"/>
+    <w:nsid w:val="49216F6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>