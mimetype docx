--- v0 (2026-04-17)
+++ v1 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C215E4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C215E4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C215E4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R207A41AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR207A41AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR207A41AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3572,51 +3572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5029,51 +5029,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6216,51 +6216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je třeba splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7405,51 +7405,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9004,51 +9004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10139,51 +10139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12025,51 +12025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">místa, kde se provádí vyhledávání v horském terénu (rokle, sutě, polomy a jiná místa, kde hrozí nebezpečí úrazu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13329,51 +13329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14474,51 +14474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů dle charakteru úkonů a sezóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14879,84 +14879,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.4.2026 3:26:12</w:t>
+        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3062C77E"/>
+    <w:nsid w:val="53F84125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15042,51 +15042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60B7A834"/>
+    <w:nsid w:val="0C2DCA55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15172,51 +15172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="403E2D1B"/>
+    <w:nsid w:val="7E1623B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15302,51 +15302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06083712"/>
+    <w:nsid w:val="5839A4B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15432,51 +15432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E8DC950"/>
+    <w:nsid w:val="20AA0373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>