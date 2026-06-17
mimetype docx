--- v1 (2026-05-28)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R207A41AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR207A41AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR207A41AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C1096" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3572,51 +3572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5029,51 +5029,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6216,51 +6216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je třeba splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7405,51 +7405,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9004,51 +9004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10139,51 +10139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12025,51 +12025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">místa, kde se provádí vyhledávání v horském terénu (rokle, sutě, polomy a jiná místa, kde hrozí nebezpečí úrazu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13329,51 +13329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14474,51 +14474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů dle charakteru úkonů a sezóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14879,84 +14879,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 28.5.2026 2:08:20</w:t>
+        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53F84125"/>
+    <w:nsid w:val="39AC743B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15042,51 +15042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C2DCA55"/>
+    <w:nsid w:val="16FD10A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15172,51 +15172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E1623B1"/>
+    <w:nsid w:val="1A10013D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15302,51 +15302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5839A4B6"/>
+    <w:nsid w:val="4A9AF6A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15432,51 +15432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20AA0373"/>
+    <w:nsid w:val="5E5D964C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>