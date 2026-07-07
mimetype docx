--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C1096" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69E46B66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69E46B66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69E46B66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3572,51 +3572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5029,51 +5029,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6216,51 +6216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je třeba splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7405,51 +7405,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9004,51 +9004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10139,51 +10139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12025,51 +12025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">místa, kde se provádí vyhledávání v horském terénu (rokle, sutě, polomy a jiná místa, kde hrozí nebezpečí úrazu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13329,51 +13329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14474,51 +14474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů dle charakteru úkonů a sezóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14879,84 +14879,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 17.6.2026 13:07:15</w:t>
+        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39AC743B"/>
+    <w:nsid w:val="4EEA6D8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15042,51 +15042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16FD10A4"/>
+    <w:nsid w:val="1F9ED8B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15172,51 +15172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A10013D"/>
+    <w:nsid w:val="3CE40B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15302,51 +15302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A9AF6A1"/>
+    <w:nsid w:val="62631223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15432,51 +15432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E5D964C"/>
+    <w:nsid w:val="31EB969C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>