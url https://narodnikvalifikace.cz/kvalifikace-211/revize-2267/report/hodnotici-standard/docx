--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69E46B66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69E46B66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69E46B66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC71B3AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC71B3AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC71B3AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3572,51 +3572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5029,51 +5029,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6216,51 +6216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je třeba splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7405,51 +7405,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9004,51 +9004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10139,51 +10139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12025,51 +12025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">místa, kde se provádí vyhledávání v horském terénu (rokle, sutě, polomy a jiná místa, kde hrozí nebezpečí úrazu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13329,51 +13329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14474,51 +14474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů dle charakteru úkonů a sezóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14879,84 +14879,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 7.7.2026 16:18:36</w:t>
+        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4EEA6D8A"/>
+    <w:nsid w:val="499E45DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15042,51 +15042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F9ED8B8"/>
+    <w:nsid w:val="51AFF273"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15172,51 +15172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3CE40B1C"/>
+    <w:nsid w:val="365617A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15302,51 +15302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62631223"/>
+    <w:nsid w:val="2361CEE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15432,51 +15432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="31EB969C"/>
+    <w:nsid w:val="045E9DA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>