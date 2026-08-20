--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC71B3AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC71B3AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC71B3AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3479F910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3479F910" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3479F910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3572,51 +3572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5029,51 +5029,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6216,51 +6216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je třeba splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7405,51 +7405,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9004,51 +9004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10139,51 +10139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12025,51 +12025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">místa, kde se provádí vyhledávání v horském terénu (rokle, sutě, polomy a jiná místa, kde hrozí nebezpečí úrazu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13329,51 +13329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14474,51 +14474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů dle charakteru úkonů a sezóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14879,84 +14879,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 31.7.2026 13:34:53</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="499E45DD"/>
+    <w:nsid w:val="7FED992A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15042,51 +15042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51AFF273"/>
+    <w:nsid w:val="73880337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15172,51 +15172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="365617A8"/>
+    <w:nsid w:val="20FABA44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15302,51 +15302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2361CEE2"/>
+    <w:nsid w:val="3F1BA623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15432,51 +15432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="045E9DA5"/>
+    <w:nsid w:val="01D6D984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>