--- v5 (2026-08-20)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3479F910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3479F910" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3479F910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39D83768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39D83768" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39D83768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3572,51 +3572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5029,51 +5029,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6216,51 +6216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je třeba splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7405,51 +7405,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9004,51 +9004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10139,51 +10139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12025,51 +12025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">místa, kde se provádí vyhledávání v horském terénu (rokle, sutě, polomy a jiná místa, kde hrozí nebezpečí úrazu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13329,51 +13329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14474,51 +14474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů dle charakteru úkonů a sezóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14879,84 +14879,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:05:10</w:t>
+        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FED992A"/>
+    <w:nsid w:val="4915FCE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15042,51 +15042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73880337"/>
+    <w:nsid w:val="45BC35FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15172,51 +15172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20FABA44"/>
+    <w:nsid w:val="06EAAD51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15302,51 +15302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F1BA623"/>
+    <w:nsid w:val="5DE7098F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15432,51 +15432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01D6D984"/>
+    <w:nsid w:val="2D07B7E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>