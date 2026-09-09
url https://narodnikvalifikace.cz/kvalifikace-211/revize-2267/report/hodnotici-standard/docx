--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39D83768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39D83768" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39D83768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3330E142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3330E142" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3330E142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3572,51 +3572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5029,51 +5029,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6216,51 +6216,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium je třeba splnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7405,51 +7405,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9004,51 +9004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10139,51 +10139,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12025,51 +12025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">místa, kde se provádí vyhledávání v horském terénu (rokle, sutě, polomy a jiná místa, kde hrozí nebezpečí úrazu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13329,51 +13329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14474,51 +14474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů dle charakteru úkonů a sezóny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14879,84 +14879,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Horská služba ČR, o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cvičitel horské služby, 20.8.2026 21:50:30</w:t>
+        <w:t>Cvičitel horské služby, 9.9.2026 22:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4915FCE1"/>
+    <w:nsid w:val="184406AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15042,51 +15042,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45BC35FF"/>
+    <w:nsid w:val="6A40F78A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15172,51 +15172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06EAAD51"/>
+    <w:nsid w:val="4C9E0178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15302,51 +15302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5DE7098F"/>
+    <w:nsid w:val="1D5E8D31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -15432,51 +15432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D07B7E3"/>
+    <w:nsid w:val="6CCD99B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>