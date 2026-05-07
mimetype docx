--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79B483E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79B483E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79B483E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E344795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E344795" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E344795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.07.2008 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až d) a kritérií e), f) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií d) až h) postačuje praktické předvedení dvou z těchto kritérií, u kritérií i) a j) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) a b) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3900,51 +3900,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií c) a d) postačuje prověření znalostí u jednoho z těchto kritérií, u kritérií e) a f) a kritérií g) a h) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4567,51 +4567,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) a c) a kritérií d) a e) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5126,51 +5126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b), c) a d) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5955,51 +5955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až h) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6980,51 +6980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až g) postačuje praktické předvedení dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) až d) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9208,51 +9208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před autorizovanou osobou nebo před autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky týkající se občerstvení a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut), pokud žadatel již vlastní osvědčení o získání dílčí kvalifikace „Elektromechanik pro TZ“. V případě, že žadatel toto osvědčení nevlastní, je nutné přičíst ještě dobu trvání ověřování této další dílčí kvalifikace. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10932,51 +10932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HK ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.4.2026 4:36:29</w:t>
+        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>