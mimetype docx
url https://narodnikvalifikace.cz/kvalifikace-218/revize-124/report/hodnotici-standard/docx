--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E344795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E344795" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E344795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA742DAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA742DAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA742DAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.07.2008 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až d) a kritérií e), f) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií d) až h) postačuje praktické předvedení dvou z těchto kritérií, u kritérií i) a j) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) a b) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3900,51 +3900,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií c) a d) postačuje prověření znalostí u jednoho z těchto kritérií, u kritérií e) a f) a kritérií g) a h) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4567,51 +4567,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) a c) a kritérií d) a e) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5126,51 +5126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b), c) a d) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5955,51 +5955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až h) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6980,51 +6980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až g) postačuje praktické předvedení dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) až d) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9208,51 +9208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před autorizovanou osobou nebo před autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky týkající se občerstvení a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut), pokud žadatel již vlastní osvědčení o získání dílčí kvalifikace „Elektromechanik pro TZ“. V případě, že žadatel toto osvědčení nevlastní, je nutné přičíst ještě dobu trvání ověřování této další dílčí kvalifikace. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10932,51 +10932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HK ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 7.5.2026 18:10:15</w:t>
+        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>