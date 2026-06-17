--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA742DAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA742DAF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA742DAF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598A3F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598A3F02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598A3F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.07.2008 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až d) a kritérií e), f) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií d) až h) postačuje praktické předvedení dvou z těchto kritérií, u kritérií i) a j) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) a b) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3900,51 +3900,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií c) a d) postačuje prověření znalostí u jednoho z těchto kritérií, u kritérií e) a f) a kritérií g) a h) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4567,51 +4567,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) a c) a kritérií d) a e) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5126,51 +5126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b), c) a d) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5955,51 +5955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až h) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6980,51 +6980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až g) postačuje praktické předvedení dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) až d) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9208,51 +9208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před autorizovanou osobou nebo před autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky týkající se občerstvení a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut), pokud žadatel již vlastní osvědčení o získání dílčí kvalifikace „Elektromechanik pro TZ“. V případě, že žadatel toto osvědčení nevlastní, je nutné přičíst ještě dobu trvání ověřování této další dílčí kvalifikace. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10932,51 +10932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HK ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 28.5.2026 5:20:10</w:t>
+        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>