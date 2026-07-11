--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598A3F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598A3F02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598A3F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39285957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39285957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39285957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.07.2008 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až d) a kritérií e), f) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií d) až h) postačuje praktické předvedení dvou z těchto kritérií, u kritérií i) a j) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) a b) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3900,51 +3900,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií c) a d) postačuje prověření znalostí u jednoho z těchto kritérií, u kritérií e) a f) a kritérií g) a h) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4567,51 +4567,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) a c) a kritérií d) a e) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5126,51 +5126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b), c) a d) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5955,51 +5955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až h) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6980,51 +6980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až g) postačuje praktické předvedení dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) až d) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9208,51 +9208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před autorizovanou osobou nebo před autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky týkající se občerstvení a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut), pokud žadatel již vlastní osvědčení o získání dílčí kvalifikace „Elektromechanik pro TZ“. V případě, že žadatel toto osvědčení nevlastní, je nutné přičíst ještě dobu trvání ověřování této další dílčí kvalifikace. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10932,51 +10932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HK ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 17.6.2026 13:06:13</w:t>
+        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>