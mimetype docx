--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39285957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39285957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39285957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F29BD7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F29BD7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F29BD7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.07.2008 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až d) a kritérií e), f) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií d) až h) postačuje praktické předvedení dvou z těchto kritérií, u kritérií i) a j) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) a b) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3900,51 +3900,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií c) a d) postačuje prověření znalostí u jednoho z těchto kritérií, u kritérií e) a f) a kritérií g) a h) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4567,51 +4567,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) a c) a kritérií d) a e) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5126,51 +5126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b), c) a d) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5955,51 +5955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až h) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6980,51 +6980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až g) postačuje praktické předvedení dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) až d) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9208,51 +9208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před autorizovanou osobou nebo před autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky týkající se občerstvení a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut), pokud žadatel již vlastní osvědčení o získání dílčí kvalifikace „Elektromechanik pro TZ“. V případě, že žadatel toto osvědčení nevlastní, je nutné přičíst ještě dobu trvání ověřování této další dílčí kvalifikace. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10932,51 +10932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HK ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 11.7.2026 3:46:01</w:t>
+        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>