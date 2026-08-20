--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F29BD7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F29BD7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F29BD7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B5234EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B5234EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B5234EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.07.2008 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až d) a kritérií e), f) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií d) až h) postačuje praktické předvedení dvou z těchto kritérií, u kritérií i) a j) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) a b) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3900,51 +3900,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií c) a d) postačuje prověření znalostí u jednoho z těchto kritérií, u kritérií e) a f) a kritérií g) a h) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4567,51 +4567,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) a c) a kritérií d) a e) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5126,51 +5126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b), c) a d) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5955,51 +5955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až h) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6980,51 +6980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až g) postačuje praktické předvedení dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) až d) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9208,51 +9208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před autorizovanou osobou nebo před autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky týkající se občerstvení a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut), pokud žadatel již vlastní osvědčení o získání dílčí kvalifikace „Elektromechanik pro TZ“. V případě, že žadatel toto osvědčení nevlastní, je nutné přičíst ještě dobu trvání ověřování této další dílčí kvalifikace. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10932,51 +10932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HK ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 31.7.2026 16:15:18</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>