--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B5234EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B5234EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B5234EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D6D8C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D6D8C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D6D8C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.07.2008 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až d) a kritérií e), f) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií d) až h) postačuje praktické předvedení dvou z těchto kritérií, u kritérií i) a j) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) a b) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3900,51 +3900,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií c) a d) postačuje prověření znalostí u jednoho z těchto kritérií, u kritérií e) a f) a kritérií g) a h) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4567,51 +4567,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) a c) a kritérií d) a e) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5126,51 +5126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b), c) a d) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5955,51 +5955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až h) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6980,51 +6980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až g) postačuje praktické předvedení dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) až d) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9208,51 +9208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před autorizovanou osobou nebo před autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky týkající se občerstvení a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut), pokud žadatel již vlastní osvědčení o získání dílčí kvalifikace „Elektromechanik pro TZ“. V případě, že žadatel toto osvědčení nevlastní, je nutné přičíst ještě dobu trvání ověřování této další dílčí kvalifikace. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10932,51 +10932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HK ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 18:58:54</w:t>
+        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>