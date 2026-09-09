--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D6D8C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D6D8C70" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D6D8C70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43BCD752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43BCD752" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43BCD752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.07.2008 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až d) a kritérií e), f) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2424,51 +2424,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií d) až h) postačuje praktické předvedení dvou z těchto kritérií, u kritérií i) a j) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3233,51 +3233,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) a b) postačuje prověření znalostí u jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3900,51 +3900,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií c) a d) postačuje prověření znalostí u jednoho z těchto kritérií, u kritérií e) a f) a kritérií g) a h) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4567,51 +4567,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) a c) a kritérií d) a e) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5126,51 +5126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b), c) a d) postačuje praktické předvedení jednoho z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5955,51 +5955,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až h) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6980,51 +6980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií b) až g) postačuje praktické předvedení dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7843,51 +7843,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U kritérií a) až d) postačuje prověření znalostí u dvou z těchto kritérií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9208,51 +9208,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před autorizovanou osobou nebo před autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10471,51 +10471,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky týkající se občerstvení a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut), pokud žadatel již vlastní osvědčení o získání dílčí kvalifikace „Elektromechanik pro TZ“. V případě, že žadatel toto osvědčení nevlastní, je nutné přičíst ještě dobu trvání ověřování této další dílčí kvalifikace. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10932,51 +10932,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>HK ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník, 20.8.2026 19:59:43</w:t>
+        <w:t>Servisní pracovník, 9.9.2026 22:25:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>