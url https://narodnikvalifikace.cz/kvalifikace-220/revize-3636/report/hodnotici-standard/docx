--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R449217A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR449217A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR449217A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R708EED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR708EED2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR708EED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.4.2026 4:36:23</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BEC26C0"/>
+    <w:nsid w:val="7FE44CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56EF758B"/>
+    <w:nsid w:val="0ECF3684"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>