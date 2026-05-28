--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R708EED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR708EED2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR708EED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58D0AD98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58D0AD98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58D0AD98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 7.5.2026 19:16:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7FE44CE5"/>
+    <w:nsid w:val="5A5BF693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ECF3684"/>
+    <w:nsid w:val="73769CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>