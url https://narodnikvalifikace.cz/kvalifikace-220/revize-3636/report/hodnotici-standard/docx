--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58D0AD98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58D0AD98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58D0AD98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B8CD7E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B8CD7E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B8CD7E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 28.5.2026 3:33:53</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A5BF693"/>
+    <w:nsid w:val="419E5638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73769CA9"/>
+    <w:nsid w:val="7154DF37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>