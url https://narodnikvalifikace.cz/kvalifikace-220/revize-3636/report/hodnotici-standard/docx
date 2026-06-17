--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B8CD7E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B8CD7E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B8CD7E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R241E829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR241E829" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR241E829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 15:33:10</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="419E5638"/>
+    <w:nsid w:val="5B3C4947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7154DF37"/>
+    <w:nsid w:val="18BF11AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>