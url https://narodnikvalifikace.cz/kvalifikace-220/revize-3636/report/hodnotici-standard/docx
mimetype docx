--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R241E829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR241E829" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR241E829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE28A455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE28A455" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE28A455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 17.6.2026 16:38:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B3C4947"/>
+    <w:nsid w:val="47E1E949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18BF11AD"/>
+    <w:nsid w:val="6FA52C5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>