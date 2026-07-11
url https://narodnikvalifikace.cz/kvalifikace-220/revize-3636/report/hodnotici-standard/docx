--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE28A455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE28A455" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE28A455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40F9A296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40F9A296" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40F9A296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 9:11:14</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47E1E949"/>
+    <w:nsid w:val="7A513F64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FA52C5D"/>
+    <w:nsid w:val="416E0408"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>