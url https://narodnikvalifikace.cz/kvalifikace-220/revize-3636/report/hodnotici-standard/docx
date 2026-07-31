--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40F9A296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40F9A296" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40F9A296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66E51060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66E51060" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66E51060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 11.7.2026 10:33:12</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A513F64"/>
+    <w:nsid w:val="3B20BB69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="416E0408"/>
+    <w:nsid w:val="09CFBB49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>