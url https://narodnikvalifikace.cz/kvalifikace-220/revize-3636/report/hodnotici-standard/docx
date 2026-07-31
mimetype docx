--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66E51060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66E51060" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66E51060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBFE6EB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBFE6EB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBFE6EB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 15:55:16</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B20BB69"/>
+    <w:nsid w:val="18E4DDB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09CFBB49"/>
+    <w:nsid w:val="6B6DAA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>