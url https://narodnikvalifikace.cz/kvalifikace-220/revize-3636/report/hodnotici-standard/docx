--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBFE6EB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBFE6EB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBFE6EB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63774178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63774178" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63774178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 31.7.2026 17:35:05</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18E4DDB7"/>
+    <w:nsid w:val="3884B322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B6DAA8D"/>
+    <w:nsid w:val="3AD10839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>