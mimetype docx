--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63774178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63774178" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63774178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R590E068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR590E068" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR590E068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3747,51 +3747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4448,51 +4448,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13098,51 +13098,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proudu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15029,51 +15029,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16170,51 +16170,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18499,51 +18499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 20 až 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18729,51 +18729,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19190,84 +19190,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>IN-EL, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička pro TZ, 20.8.2026 21:50:26</w:t>
+        <w:t>Elektromechanik/elektromechanička pro TZ, 9.9.2026 23:50:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3884B322"/>
+    <w:nsid w:val="5E184D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19353,51 +19353,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AD10839"/>
+    <w:nsid w:val="2F32FF1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>