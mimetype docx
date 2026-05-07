--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27B43955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27B43955" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27B43955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7920A2B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7920A2B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7920A2B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 15.4.2026 21:47:52</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 15.4.2026 21:47:52</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 15.4.2026 21:47:52</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 15.4.2026 21:47:52</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 15.4.2026 21:47:52</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 15.4.2026 21:47:52</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 15.4.2026 21:47:52</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="165E2F2C"/>
+    <w:nsid w:val="34BACCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DAEA4C2"/>
+    <w:nsid w:val="6F400B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="575E5A99"/>
+    <w:nsid w:val="107CC66C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58D37F01"/>
+    <w:nsid w:val="258E0043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A68CCA4"/>
+    <w:nsid w:val="25218D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>