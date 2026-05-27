--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7920A2B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7920A2B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7920A2B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29531FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29531FEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29531FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.5.2026 16:07:25</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34BACCBE"/>
+    <w:nsid w:val="07F6A2EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F400B98"/>
+    <w:nsid w:val="1EACB4E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="107CC66C"/>
+    <w:nsid w:val="4EA0EA5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="258E0043"/>
+    <w:nsid w:val="64D7204B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25218D8E"/>
+    <w:nsid w:val="3DC82D8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>