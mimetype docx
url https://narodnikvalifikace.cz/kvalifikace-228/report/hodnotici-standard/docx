--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29531FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29531FEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29531FEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10CF80E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10CF80E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10CF80E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 1:23:48</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07F6A2EC"/>
+    <w:nsid w:val="1B574E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EACB4E2"/>
+    <w:nsid w:val="0BDF8FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EA0EA5F"/>
+    <w:nsid w:val="7D433A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="64D7204B"/>
+    <w:nsid w:val="77A661A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DC82D8D"/>
+    <w:nsid w:val="2C6094EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>