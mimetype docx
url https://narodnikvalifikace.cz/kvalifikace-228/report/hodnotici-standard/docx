--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10CF80E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10CF80E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10CF80E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CC29BEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CC29BEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CC29BEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 28.5.2026 2:28:34</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B574E5E"/>
+    <w:nsid w:val="4BD8016B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BDF8FAA"/>
+    <w:nsid w:val="785DEF8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D433A9F"/>
+    <w:nsid w:val="31615E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="77A661A5"/>
+    <w:nsid w:val="7229C124"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2C6094EC"/>
+    <w:nsid w:val="4732345D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>