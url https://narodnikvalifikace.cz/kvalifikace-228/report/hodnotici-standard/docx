--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CC29BEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CC29BEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CC29BEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5571AE91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5571AE91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5571AE91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:19:12</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BD8016B"/>
+    <w:nsid w:val="691CB7B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="785DEF8D"/>
+    <w:nsid w:val="042BC0F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31615E02"/>
+    <w:nsid w:val="01E4E8EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7229C124"/>
+    <w:nsid w:val="2C705033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4732345D"/>
+    <w:nsid w:val="32092094"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>