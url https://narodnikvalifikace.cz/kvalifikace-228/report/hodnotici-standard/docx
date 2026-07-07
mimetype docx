--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5571AE91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5571AE91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5571AE91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C22A8FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C22A8FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C22A8FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.6.2026 11:46:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="691CB7B5"/>
+    <w:nsid w:val="426FAA80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="042BC0F0"/>
+    <w:nsid w:val="4C49C52E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01E4E8EA"/>
+    <w:nsid w:val="0772E04C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C705033"/>
+    <w:nsid w:val="0D027217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32092094"/>
+    <w:nsid w:val="780488E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>