--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C22A8FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C22A8FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C22A8FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E1D8280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E1D8280" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E1D8280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 7.7.2026 16:31:32</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="426FAA80"/>
+    <w:nsid w:val="1D3AFE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C49C52E"/>
+    <w:nsid w:val="620C8BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0772E04C"/>
+    <w:nsid w:val="3F76337F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D027217"/>
+    <w:nsid w:val="28A338FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="780488E9"/>
+    <w:nsid w:val="20539703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>