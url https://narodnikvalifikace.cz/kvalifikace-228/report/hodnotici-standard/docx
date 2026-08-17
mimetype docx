--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E1D8280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E1D8280" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E1D8280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C1297AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C1297AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C1297AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 27.7.2026 18:51:53</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D3AFE1F"/>
+    <w:nsid w:val="345C3469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="620C8BA9"/>
+    <w:nsid w:val="55504AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F76337F"/>
+    <w:nsid w:val="2615DB5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28A338FB"/>
+    <w:nsid w:val="55290B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20539703"/>
+    <w:nsid w:val="4B6DEF73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>