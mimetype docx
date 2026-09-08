--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C1297AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C1297AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C1297AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C84C6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C84C6EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C84C6EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit dané kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13070,51 +13070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16731,51 +16731,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18483,51 +18483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19127,84 +19127,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 17.8.2026 18:16:56</w:t>
+        <w:t>Mechanizátor/mechanizátorka pro pěstební činnost, 8.9.2026 5:29:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="345C3469"/>
+    <w:nsid w:val="0014708C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19290,51 +19290,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55504AEF"/>
+    <w:nsid w:val="578FE678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19420,51 +19420,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2615DB5D"/>
+    <w:nsid w:val="233E0398"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19550,51 +19550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55290B9B"/>
+    <w:nsid w:val="4E86C232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19680,51 +19680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B6DEF73"/>
+    <w:nsid w:val="55BBAF15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>