--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68FE6F4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68FE6F4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68FE6F4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C77D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C77D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C77D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.4.2026 6:14:39</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.4.2026 6:14:39</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3579,51 +3579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.4.2026 6:14:39</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4834,51 +4834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.4.2026 6:14:39</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.4.2026 6:14:39</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18201,51 +18201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.4.2026 6:14:39</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19962,51 +19962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.4.2026 6:14:39</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20479,84 +20479,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.4.2026 6:14:39</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CE79637"/>
+    <w:nsid w:val="0B9AF798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20642,51 +20642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2213A7F1"/>
+    <w:nsid w:val="600AE5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20772,51 +20772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47F0FF23"/>
+    <w:nsid w:val="6067578D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20902,51 +20902,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39243592"/>
+    <w:nsid w:val="1FF31DD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>