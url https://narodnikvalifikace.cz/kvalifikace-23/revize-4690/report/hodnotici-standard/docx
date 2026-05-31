--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C77D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C77D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C77D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17E77379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17E77379" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17E77379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3579,51 +3579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4834,51 +4834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18201,51 +18201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19962,51 +19962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20479,84 +20479,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.5.2026 7:04:32</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B9AF798"/>
+    <w:nsid w:val="39594D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20642,51 +20642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="600AE5C0"/>
+    <w:nsid w:val="719338E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20772,51 +20772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6067578D"/>
+    <w:nsid w:val="5B740338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20902,51 +20902,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1FF31DD0"/>
+    <w:nsid w:val="357173CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>