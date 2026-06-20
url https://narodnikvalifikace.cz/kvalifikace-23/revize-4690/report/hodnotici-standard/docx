--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17E77379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17E77379" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17E77379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A6FFE4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A6FFE4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A6FFE4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3579,51 +3579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4834,51 +4834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18201,51 +18201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19962,51 +19962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20479,84 +20479,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.5.2026 9:04:02</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39594D46"/>
+    <w:nsid w:val="16842308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20642,51 +20642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="719338E6"/>
+    <w:nsid w:val="0F838C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20772,51 +20772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B740338"/>
+    <w:nsid w:val="06CCE290"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20902,51 +20902,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="357173CC"/>
+    <w:nsid w:val="16CFE5D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>