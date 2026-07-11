--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A6FFE4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A6FFE4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A6FFE4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79B4824C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79B4824C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79B4824C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3579,51 +3579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4834,51 +4834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18201,51 +18201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19962,51 +19962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20479,84 +20479,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 21.6.2026 1:01:58</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16842308"/>
+    <w:nsid w:val="1C6D5FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20642,51 +20642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F838C95"/>
+    <w:nsid w:val="62986CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20772,51 +20772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06CCE290"/>
+    <w:nsid w:val="727468BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20902,51 +20902,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="16CFE5D2"/>
+    <w:nsid w:val="4BD521B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>