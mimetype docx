--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79B4824C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79B4824C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79B4824C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7170DE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7170DE3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7170DE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3579,51 +3579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4834,51 +4834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18201,51 +18201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19962,51 +19962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20479,84 +20479,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 9:36:38</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C6D5FF4"/>
+    <w:nsid w:val="6C6D299B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20642,51 +20642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62986CF4"/>
+    <w:nsid w:val="0FBF4FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20772,51 +20772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="727468BD"/>
+    <w:nsid w:val="03C26EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20902,51 +20902,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BD521B4"/>
+    <w:nsid w:val="7BBBF460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>