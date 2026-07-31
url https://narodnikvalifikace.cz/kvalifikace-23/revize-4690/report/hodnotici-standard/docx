--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7170DE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7170DE3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7170DE3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64A830A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64A830A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64A830A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3579,51 +3579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4834,51 +4834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18201,51 +18201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19962,51 +19962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20479,84 +20479,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 11.7.2026 10:32:47</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C6D299B"/>
+    <w:nsid w:val="4D72F641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20642,51 +20642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FBF4FF1"/>
+    <w:nsid w:val="7E2DE90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20772,51 +20772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03C26EF2"/>
+    <w:nsid w:val="168D0DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20902,51 +20902,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7BBBF460"/>
+    <w:nsid w:val="73E47592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>