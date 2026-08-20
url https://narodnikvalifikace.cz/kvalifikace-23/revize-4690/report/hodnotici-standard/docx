--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64A830A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64A830A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64A830A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54ADD512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54ADD512" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54ADD512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3579,51 +3579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4834,51 +4834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18201,51 +18201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19962,51 +19962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20479,84 +20479,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 31.7.2026 15:01:55</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D72F641"/>
+    <w:nsid w:val="74319754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20642,51 +20642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E2DE90D"/>
+    <w:nsid w:val="367CEADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20772,51 +20772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="168D0DA1"/>
+    <w:nsid w:val="44B40699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20902,51 +20902,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73E47592"/>
+    <w:nsid w:val="1E10E047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>