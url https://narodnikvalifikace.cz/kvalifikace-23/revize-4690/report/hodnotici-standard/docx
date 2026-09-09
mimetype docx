--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54ADD512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54ADD512" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54ADD512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R793ACF77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR793ACF77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR793ACF77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.03.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2142,51 +2142,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3579,51 +3579,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4834,51 +4834,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14348,51 +14348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18201,51 +18201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19962,51 +19962,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20479,84 +20479,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 20.8.2026 21:50:52</w:t>
+        <w:t>Provozovatel/provozovatelka ubytování v soukromí, 10.9.2026 0:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74319754"/>
+    <w:nsid w:val="32B25C18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20642,51 +20642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="367CEADE"/>
+    <w:nsid w:val="3D8AF36A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20772,51 +20772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44B40699"/>
+    <w:nsid w:val="03BA9269"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20902,51 +20902,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E10E047"/>
+    <w:nsid w:val="5F3E997F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>