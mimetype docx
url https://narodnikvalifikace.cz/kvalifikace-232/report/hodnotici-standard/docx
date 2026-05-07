--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R699FCB6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR699FCB6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR699FCB6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3733049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3733049" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3733049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.4.2026 1:54:23</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.4.2026 1:54:23</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.4.2026 1:54:23</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12366,51 +12366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.4.2026 1:54:23</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.4.2026 1:54:23</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15890,51 +15890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.4.2026 1:54:23</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16534,84 +16534,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.4.2026 1:54:23</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="44D7F2E7"/>
+    <w:nsid w:val="6061B623"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16697,51 +16697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C308FF1"/>
+    <w:nsid w:val="76D22BD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16827,51 +16827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="140D65F3"/>
+    <w:nsid w:val="459AFB70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16957,51 +16957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12E6C134"/>
+    <w:nsid w:val="0FB7F43B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17087,51 +17087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11AE0306"/>
+    <w:nsid w:val="195D1D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>