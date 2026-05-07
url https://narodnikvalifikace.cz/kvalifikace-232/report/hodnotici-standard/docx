--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3733049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3733049" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3733049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28186415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28186415" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28186415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12366,51 +12366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15890,51 +15890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16534,84 +16534,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 17:09:40</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6061B623"/>
+    <w:nsid w:val="1B80705C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16697,51 +16697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D22BD4"/>
+    <w:nsid w:val="5D9B7EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16827,51 +16827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="459AFB70"/>
+    <w:nsid w:val="44A3115F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16957,51 +16957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FB7F43B"/>
+    <w:nsid w:val="170CD812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17087,51 +17087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="195D1D73"/>
+    <w:nsid w:val="620E0C52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>