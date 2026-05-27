--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28186415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28186415" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28186415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R211F1DBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR211F1DBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR211F1DBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12366,51 +12366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15890,51 +15890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16534,84 +16534,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 7.5.2026 18:12:59</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B80705C"/>
+    <w:nsid w:val="4FAADAD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16697,51 +16697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9B7EC1"/>
+    <w:nsid w:val="19BA1AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16827,51 +16827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44A3115F"/>
+    <w:nsid w:val="77783B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16957,51 +16957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="170CD812"/>
+    <w:nsid w:val="140420D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17087,51 +17087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="620E0C52"/>
+    <w:nsid w:val="6A683B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>