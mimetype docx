--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R211F1DBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR211F1DBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR211F1DBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R352F55D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR352F55D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR352F55D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12366,51 +12366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15890,51 +15890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16534,84 +16534,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 28.5.2026 0:11:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FAADAD8"/>
+    <w:nsid w:val="1F151353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16697,51 +16697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19BA1AE9"/>
+    <w:nsid w:val="198A48AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16827,51 +16827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77783B78"/>
+    <w:nsid w:val="782F4086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16957,51 +16957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="140420D8"/>
+    <w:nsid w:val="093C284A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17087,51 +17087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6A683B90"/>
+    <w:nsid w:val="19C8B339"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>