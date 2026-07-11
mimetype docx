--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R352F55D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR352F55D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR352F55D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16DC017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16DC017" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16DC017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:46</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:46</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:46</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12366,51 +12366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:46</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:47</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15890,51 +15890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:47</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16534,84 +16534,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 17.6.2026 11:43:47</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F151353"/>
+    <w:nsid w:val="48413923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16697,51 +16697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="198A48AA"/>
+    <w:nsid w:val="7D263854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16827,51 +16827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="782F4086"/>
+    <w:nsid w:val="779A3200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16957,51 +16957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="093C284A"/>
+    <w:nsid w:val="7AFBE23E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17087,51 +17087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19C8B339"/>
+    <w:nsid w:val="6C3BB0CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>