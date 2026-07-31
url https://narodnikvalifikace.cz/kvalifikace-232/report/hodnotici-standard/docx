--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16DC017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16DC017" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16DC017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44791875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44791875" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44791875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12366,51 +12366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15890,51 +15890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16534,84 +16534,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 11.7.2026 2:29:21</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48413923"/>
+    <w:nsid w:val="18DCD8C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16697,51 +16697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D263854"/>
+    <w:nsid w:val="457A5BB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16827,51 +16827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="779A3200"/>
+    <w:nsid w:val="158F9924"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16957,51 +16957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7AFBE23E"/>
+    <w:nsid w:val="2FF80F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17087,51 +17087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C3BB0CF"/>
+    <w:nsid w:val="0AB8D073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>