--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44791875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44791875" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44791875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA9EDC5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA9EDC5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA9EDC5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 20.8.2026 20:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 20.8.2026 20:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 20.8.2026 20:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12366,51 +12366,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 20.8.2026 20:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14494,51 +14494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 20.8.2026 20:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15890,51 +15890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 20.8.2026 20:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16534,84 +16534,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 31.7.2026 11:15:24</w:t>
+        <w:t>Mechanizátor/mechanizátorka výroby sazenic v lesních školkách, 20.8.2026 20:50:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18DCD8C9"/>
+    <w:nsid w:val="63A94D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16697,51 +16697,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="457A5BB1"/>
+    <w:nsid w:val="0884CF3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16827,51 +16827,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="158F9924"/>
+    <w:nsid w:val="7E69AA45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16957,51 +16957,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FF80F4F"/>
+    <w:nsid w:val="3F7047FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17087,51 +17087,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0AB8D073"/>
+    <w:nsid w:val="2BFA6754"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>