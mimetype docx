--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FD67066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FD67066" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FD67066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B8C0C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B8C0C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B8C0C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.4.2026 1:47:08</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 7.5.2026 16:03:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -599,214 +599,180 @@
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice výroby rybích lahůdek (kód: 29-028-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5026"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P11"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5366"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5253"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vztahy s dalšími kvalifikacemi</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>Týká se povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="5386" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6408"/>
+        <w:framePr w:w="5386" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="5274" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="6464"/>
+        <w:framePr w:w="5274" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="5649"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Povolání / Typová pozice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="5380" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5386" w:y="6408"/>
+        <w:framePr w:w="5380" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5386" w:y="5593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="5268" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5442" w:y="6464"/>
+        <w:framePr w:w="5268" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5442" w:y="5649"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nadřízené povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="5293" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6769"/>
+        <w:framePr w:w="5293" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5954"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="5241" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6825"/>
+        <w:framePr w:w="5241" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lahůdkář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="5338" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5383" w:y="6769"/>
+        <w:framePr w:w="5338" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5383" w:y="5954"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6825"/>
+        <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.4.2026 1:47:08</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 7.5.2026 16:03:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>