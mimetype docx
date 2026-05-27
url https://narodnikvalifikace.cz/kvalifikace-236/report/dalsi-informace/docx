--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63B8C0C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63B8C0C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63B8C0C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DC493B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DC493B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DC493B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 7.5.2026 16:03:01</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 28.5.2026 1:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -728,51 +728,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 7.5.2026 16:03:01</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 28.5.2026 1:20:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>