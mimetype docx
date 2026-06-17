--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DC493B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DC493B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DC493B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R273A5B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR273A5B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR273A5B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 28.5.2026 1:20:13</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.6.2026 11:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -728,51 +728,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 28.5.2026 1:20:13</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.6.2026 11:07:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>