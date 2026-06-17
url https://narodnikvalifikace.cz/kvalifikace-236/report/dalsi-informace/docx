--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R273A5B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR273A5B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR273A5B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B11E2EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B11E2EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B11E2EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.6.2026 11:07:44</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.6.2026 11:38:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -728,51 +728,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.6.2026 11:07:44</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.6.2026 11:38:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>