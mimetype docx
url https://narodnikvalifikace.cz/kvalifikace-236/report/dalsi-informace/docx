--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B11E2EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B11E2EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B11E2EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DFF83C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DFF83C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DFF83C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.6.2026 11:38:24</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 7.7.2026 13:38:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -728,51 +728,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 17.6.2026 11:38:24</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 7.7.2026 13:38:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>