--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DFF83C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DFF83C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DFF83C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D54B86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D54B86B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D54B86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 7.7.2026 13:38:22</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 31.7.2026 12:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -728,51 +728,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 7.7.2026 13:38:22</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 31.7.2026 12:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>