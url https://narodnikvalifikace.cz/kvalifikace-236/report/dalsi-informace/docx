--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D54B86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D54B86B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D54B86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DD26EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DD26EEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DD26EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 31.7.2026 12:53:39</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 31.7.2026 14:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -728,51 +728,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 31.7.2026 12:53:39</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 31.7.2026 14:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>