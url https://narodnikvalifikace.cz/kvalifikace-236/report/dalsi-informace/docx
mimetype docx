--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DD26EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DD26EEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DD26EEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A2975A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A2975A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A2975A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 31.7.2026 14:11:16</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 20.8.2026 17:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -728,51 +728,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 31.7.2026 14:11:16</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 20.8.2026 17:53:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>