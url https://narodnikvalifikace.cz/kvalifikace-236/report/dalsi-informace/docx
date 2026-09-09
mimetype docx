--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A2975A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A2975A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A2975A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32A77AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32A77AF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32A77AF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 20.8.2026 17:53:59</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 9.9.2026 19:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -728,51 +728,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="6010"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 20.8.2026 17:53:59</w:t>
+        <w:t>Pracovník/pracovnice výroby majonéz a omáček, 9.9.2026 19:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>