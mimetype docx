--- v0 (2026-04-18)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69226EC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69226EC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69226EC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1644B7B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1644B7B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1644B7B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2009 do: 08.09.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4394,51 +4394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6688,51 +6688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7001,51 +7001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 9,5 až 10,5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7294,51 +7294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 18.4.2026 2:21:28</w:t>
+        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>