--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1644B7B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1644B7B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1644B7B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1682A782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1682A782" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1682A782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2009 do: 08.09.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4394,51 +4394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6688,51 +6688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7001,51 +7001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 9,5 až 10,5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7294,51 +7294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.5.2026 4:46:54</w:t>
+        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>