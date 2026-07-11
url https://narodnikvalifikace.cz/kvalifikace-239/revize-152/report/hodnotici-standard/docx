--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1682A782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1682A782" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1682A782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76C979F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76C979F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76C979F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,758 +204,758 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strojírenství a strojírenská výroba (kód: 23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik báňské záchranné služby; Montér točivých strojů; Provozní zámečník; Důlní zámečník; Montér ocelových konstrukcí; Montér vzduchotechniky; Mechanik opravář; Provozní zámečník a montér; Strojní zámečník</w:t>
+        <w:t>Mechanik báňské záchranné služby; Montér vzduchotechniky; Mechanik opravář; Montér točivých strojů; Důlní zámečník; Provozní zámečník; Provozní zámečník a montér; Strojní zámečník; Montér ocelových konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
-        <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4711"/>
+        <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4711"/>
+        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
-        <w:framePr w:w="8970" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5412"/>
+        <w:framePr w:w="8970" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5188"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Odborná způsobilost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P8"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5922"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5698"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
-        <w:framePr w:w="9802" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5993"/>
+        <w:framePr w:w="9802" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5769"/>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Název</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="5922"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="5698"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P11"/>
-        <w:framePr w:w="751" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="5993"/>
+        <w:framePr w:w="751" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="5769"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Úroveň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6299"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6355"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6130"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace ve strojírenských normách a v technické dokumentaci strojů, přístrojů a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6299"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6355"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6130"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6675"/>
+        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6451"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6731"/>
+        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6507"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Volba postupu práce, potřebných nástrojů, pomůcek a náhradních dílů pro provádění montáže, demontáže a oprav strojů a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6675"/>
+        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6451"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6731"/>
+        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6507"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7282"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7057"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7338"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7113"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Měření a kontrola délkových rozměrů, geometrických tvarů, vzájemné polohy prvků a jakosti povrchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7282"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7057"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7338"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7113"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7658"/>
+        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7714"/>
+        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7490"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ruční obrábění a zpracovávání kovových materiálů a plastů řezáním, stříháním, pilováním, vrtáním, broušením a ohýbáním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7658"/>
+        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7714"/>
+        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7490"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8265"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8041"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8321"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8097"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontrola a provádění funkčních zkoušek strojů, zařízení a výrobních linek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8265"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8041"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8321"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8097"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8641"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8417"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8697"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8473"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orýsování součástí a polotovarů s použitím měřidel, rýsovačského nářadí, pomůcek, přístrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8641"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8417"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8697"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8473"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9017"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8793"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9073"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8849"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sestavování částí strojů, zařízení a výrobních linek a jejich montáž a oživování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9017"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8793"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9073"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8849"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9393"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9169"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9449"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9225"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sestavování částí točivých strojů vč. jejich elektrických částí a jejich montáže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9393"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9169"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9449"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9225"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9770"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9545"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9826"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9601"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Provádění údržby, oprav a generálních oprav strojů a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9770"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9545"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9826"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9601"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10146"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9922"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10202"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9978"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Opravy a výměny elektrických částí přístrojů, strojů a zařízení vč. výměn elektronických prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="10146"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9922"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="10202"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9978"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
-        <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10749"/>
+        <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10525"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11089"/>
+        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10865"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2009 do: 08.09.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:07</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:07</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:07</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4394,51 +4394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6688,51 +6688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7001,51 +7001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 9,5 až 10,5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7294,51 +7294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 17.6.2026 12:43:08</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>