--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76C979F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76C979F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76C979F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CFEDFFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CFEDFFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CFEDFFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2009 do: 08.09.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4394,51 +4394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6688,51 +6688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7001,51 +7001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 9,5 až 10,5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7294,51 +7294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 3:44:59</w:t>
+        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>