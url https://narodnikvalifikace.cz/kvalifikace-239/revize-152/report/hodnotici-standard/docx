--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CFEDFFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CFEDFFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CFEDFFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C5A380D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C5A380D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C5A380D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2009 do: 08.09.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4394,51 +4394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6688,51 +6688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7001,51 +7001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 9,5 až 10,5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7294,51 +7294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 11.7.2026 4:46:45</w:t>
+        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>