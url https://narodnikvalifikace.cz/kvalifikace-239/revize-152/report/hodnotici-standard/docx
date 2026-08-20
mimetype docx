--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C5A380D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C5A380D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C5A380D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4365F958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4365F958" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4365F958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2009 do: 08.09.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3134,51 +3134,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4394,51 +4394,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6688,51 +6688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7001,51 +7001,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 9,5 až 10,5 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7294,51 +7294,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Opravář strojů a zařízení, 31.7.2026 12:59:07</w:t>
+        <w:t>Opravář strojů a zařízení, 21.8.2026 0:57:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>