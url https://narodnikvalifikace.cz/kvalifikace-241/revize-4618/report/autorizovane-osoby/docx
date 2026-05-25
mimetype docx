--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B503800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B503800" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B503800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R328256E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR328256E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR328256E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 29.4.2026 4:06:58</w:t>
+        <w:t>Zámečník/zámečnice, 25.5.2026 5:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kolofíkovo Nábřeží 1062/51, 74705 Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 29.4.2026 4:06:58</w:t>
+        <w:t>Zámečník/zámečnice, 25.5.2026 5:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2231,51 +2231,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 29.4.2026 4:06:58</w:t>
+        <w:t>Zámečník/zámečnice, 25.5.2026 5:47:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>