--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R328256E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR328256E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR328256E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBD1AF39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBD1AF39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBD1AF39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 25.5.2026 5:47:16</w:t>
+        <w:t>Zámečník/zámečnice, 15.6.2026 6:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kolofíkovo Nábřeží 1062/51, 74705 Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 25.5.2026 5:47:16</w:t>
+        <w:t>Zámečník/zámečnice, 15.6.2026 6:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2231,51 +2231,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 25.5.2026 5:47:16</w:t>
+        <w:t>Zámečník/zámečnice, 15.6.2026 6:37:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>