--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBD1AF39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBD1AF39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBD1AF39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD162846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD162846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD162846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 15.6.2026 6:37:02</w:t>
+        <w:t>Zámečník/zámečnice, 7.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1716,95 +1716,95 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15155"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15211"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, Opava, Kolofíkovo nábřeží 51, příspěvková organizace</w:t>
+        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15155"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15211"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kolofíkovo Nábřeží 1062/51, 74705 Opava</w:t>
+        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 15.6.2026 6:37:02</w:t>
+        <w:t>Zámečník/zámečnice, 7.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1971,311 +1971,257 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
+        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
+        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
+        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
+        <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 15.6.2026 6:37:02</w:t>
+        <w:t>Zámečník/zámečnice, 7.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>