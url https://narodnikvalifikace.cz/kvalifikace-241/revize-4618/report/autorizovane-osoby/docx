--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD162846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD162846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD162846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FD6F2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FD6F2BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FD6F2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 7.7.2026 5:48:02</w:t>
+        <w:t>Zámečník/zámečnice, 27.7.2026 14:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -852,959 +852,959 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
+        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nemocniční 117/11, 79395 Město Albrechtice</w:t>
+        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
+        <w:t>Střední odborné učiliště Svitavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
+        <w:t>Nádražní 1083/8, 56802 Svitavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště Svitavy</w:t>
+        <w:t>Střední průmyslová škola a Střední odborné učiliště Uničov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nádražní 1083/8, 56802 Svitavy</w:t>
+        <w:t>Školní 164, 78391 Uničov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola a Střední odborné učiliště Uničov</w:t>
+        <w:t>Střední průmyslová škola Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školní 164, 78391 Uničov</w:t>
+        <w:t>Dukelská 1240/27, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola Jeseník</w:t>
+        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8673"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dukelská 1240/27, 79001 Jeseník</w:t>
+        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
+        <w:t>Střední škola - Podorlické vzdělávací centrum, Dobruška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9289"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9345"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
+        <w:t>Pulická 695, 51801 Dobruška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola - Podorlické vzdělávací centrum, Dobruška</w:t>
+        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9731"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pulická 695, 51801 Dobruška</w:t>
+        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
+        <w:t>Střední škola řemesel, Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10292"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10348"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
+        <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola řemesel, Šumperk</w:t>
+        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
+        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební a dřevozpracující, Ostrava, příspěvková organizace</w:t>
+        <w:t>Střední škola strojírenská a elektrotechnická Brno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>U Studia 2654/33, 70030 Ostrava</w:t>
+        <w:t>Trnkova 2482/113, 62800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
+        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11911"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11967"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
+        <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola strojírenská a elektrotechnická Brno, příspěvková organizace</w:t>
+        <w:t>Střední škola technická a ekonomická Brno, Olomoucká, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12527"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12583"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trnkova 2482/113, 62800 Brno</w:t>
+        <w:t>Olomoucká 1140/61, 62700 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13144"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13200"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13200"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
+        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13144"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13144"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13200"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13200"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
+        <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13760"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13536"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13816"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13592"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická a ekonomická Brno, Olomoucká, příspěvková organizace</w:t>
+        <w:t>Střední škola technická, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13760"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13536"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13816"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13592"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Olomoucká 1140/61, 62700 Brno</w:t>
+        <w:t>Dělnická 21, 43480 Velebudice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14377"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13922"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14433"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13978"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
+        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14377"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13922"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14433"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13978"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pražská 702, 43001 Chomutov</w:t>
+        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14769"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14538"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14825"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14594"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, Most, příspěvková organizace</w:t>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14769"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14538"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14825"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14594"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělnická 21, 43480 Velebudice</w:t>
+        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15155"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15211"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
+        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15155"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15211"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
+        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 7.7.2026 5:48:02</w:t>
+        <w:t>Zámečník/zámečnice, 27.7.2026 14:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1971,257 +1971,149 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
+        <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
-[...106 lines deleted...]
-        </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 7.7.2026 5:48:02</w:t>
+        <w:t>Zámečník/zámečnice, 27.7.2026 14:44:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>