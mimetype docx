--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FD6F2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FD6F2BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FD6F2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16FEEF55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16FEEF55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16FEEF55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 27.7.2026 14:44:39</w:t>
+        <w:t>Zámečník/zámečnice, 17.8.2026 21:11:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 27.7.2026 14:44:39</w:t>
+        <w:t>Zámečník/zámečnice, 17.8.2026 21:11:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 27.7.2026 14:44:39</w:t>
+        <w:t>Zámečník/zámečnice, 17.8.2026 21:11:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>