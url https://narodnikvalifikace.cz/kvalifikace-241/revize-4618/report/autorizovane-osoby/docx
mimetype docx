--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16FEEF55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16FEEF55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16FEEF55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R711CCFC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR711CCFC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR711CCFC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 17.8.2026 21:11:15</w:t>
+        <w:t>Zámečník/zámečnice, 8.9.2026 8:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 17.8.2026 21:11:15</w:t>
+        <w:t>Zámečník/zámečnice, 8.9.2026 8:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník/zámečnice, 17.8.2026 21:11:15</w:t>
+        <w:t>Zámečník/zámečnice, 8.9.2026 8:43:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>