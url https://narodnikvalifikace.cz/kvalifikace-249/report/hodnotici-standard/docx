--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ABAD6A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ABAD6A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ABAD6A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A80AD0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A80AD0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A80AD0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 16.4.2026 2:15:10</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 16.4.2026 2:15:10</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 16.4.2026 2:15:10</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 16.4.2026 2:15:10</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 16.4.2026 2:15:10</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 16.4.2026 2:15:10</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 16.4.2026 2:15:10</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 16.4.2026 2:15:10</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5B5381B1"/>
+    <w:nsid w:val="506DABEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5755B716"/>
+    <w:nsid w:val="297786C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BD44211"/>
+    <w:nsid w:val="3F149011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E4F0B59"/>
+    <w:nsid w:val="6BF9A1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C6CD7D3"/>
+    <w:nsid w:val="37715ED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>