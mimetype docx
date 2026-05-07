--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A80AD0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A80AD0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A80AD0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31511FE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31511FE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31511FE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:00:47</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="506DABEB"/>
+    <w:nsid w:val="249EDCB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="297786C8"/>
+    <w:nsid w:val="278BA0C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F149011"/>
+    <w:nsid w:val="425A342B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BF9A1FF"/>
+    <w:nsid w:val="6629380E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="37715ED2"/>
+    <w:nsid w:val="5EE33D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>