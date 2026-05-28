--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31511FE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31511FE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31511FE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6937993B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6937993B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6937993B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 16:59:16</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="249EDCB7"/>
+    <w:nsid w:val="74CE1B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="278BA0C0"/>
+    <w:nsid w:val="358EE5B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="425A342B"/>
+    <w:nsid w:val="21352B3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6629380E"/>
+    <w:nsid w:val="468C7F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5EE33D19"/>
+    <w:nsid w:val="1EE6B01B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>