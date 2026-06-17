--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6937993B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6937993B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6937993B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43DF4BC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43DF4BC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43DF4BC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 2:06:02</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74CE1B38"/>
+    <w:nsid w:val="27A02E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="358EE5B1"/>
+    <w:nsid w:val="5BD726B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21352B3F"/>
+    <w:nsid w:val="733CA1E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="468C7F85"/>
+    <w:nsid w:val="1612FBF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EE6B01B"/>
+    <w:nsid w:val="71C01086"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>