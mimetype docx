--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43DF4BC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43DF4BC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43DF4BC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R644FD5AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR644FD5AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR644FD5AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 9:13:51</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27A02E77"/>
+    <w:nsid w:val="31063096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BD726B4"/>
+    <w:nsid w:val="6ED101BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="733CA1E7"/>
+    <w:nsid w:val="362EA786"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1612FBF9"/>
+    <w:nsid w:val="7EA95577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71C01086"/>
+    <w:nsid w:val="55118300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>