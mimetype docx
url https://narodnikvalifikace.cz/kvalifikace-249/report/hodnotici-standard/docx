--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R644FD5AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR644FD5AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR644FD5AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R185164FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR185164FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR185164FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 12:24:03</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31063096"/>
+    <w:nsid w:val="71FD2840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED101BC"/>
+    <w:nsid w:val="62468C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="362EA786"/>
+    <w:nsid w:val="03276730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7EA95577"/>
+    <w:nsid w:val="3185B8AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55118300"/>
+    <w:nsid w:val="6563A854"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>