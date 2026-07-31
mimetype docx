--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R185164FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR185164FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR185164FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB2901FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB2901FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB2901FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 13:42:19</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71FD2840"/>
+    <w:nsid w:val="7B94C8AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62468C0E"/>
+    <w:nsid w:val="5FC0C09A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03276730"/>
+    <w:nsid w:val="09D622C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3185B8AF"/>
+    <w:nsid w:val="6C0641B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6563A854"/>
+    <w:nsid w:val="5E8F8507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>