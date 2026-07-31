--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB2901FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB2901FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB2901FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC6291C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC6291C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC6291C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 9:36:30</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B94C8AD"/>
+    <w:nsid w:val="644F7F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FC0C09A"/>
+    <w:nsid w:val="1D0E33BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09D622C2"/>
+    <w:nsid w:val="5DB12D28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6C0641B3"/>
+    <w:nsid w:val="583A958A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5E8F8507"/>
+    <w:nsid w:val="1B31F788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>