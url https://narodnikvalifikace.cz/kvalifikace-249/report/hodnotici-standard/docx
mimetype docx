--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC6291C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC6291C8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC6291C8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F231BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F231BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F231BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:50:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:22:58</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:50:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="644F7F1E"/>
+    <w:nsid w:val="4112BDAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D0E33BE"/>
+    <w:nsid w:val="6A575EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DB12D28"/>
+    <w:nsid w:val="672164E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="583A958A"/>
+    <w:nsid w:val="754EBC8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B31F788"/>
+    <w:nsid w:val="46BCB44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>