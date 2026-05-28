--- v0 (2026-04-17)
+++ v1 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E8BF068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E8BF068" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E8BF068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R690DD5E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR690DD5E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR690DD5E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.4.2026 1:49:10</w:t>
+        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.4.2026 1:49:10</w:t>
+        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.4.2026 1:49:10</w:t>
+        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.4.2026 1:49:10</w:t>
+        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.4.2026 1:49:10</w:t>
+        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.4.2026 1:49:10</w:t>
+        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.4.2026 1:49:10</w:t>
+        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.4.2026 1:49:10</w:t>
+        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F7A65B1"/>
+    <w:nsid w:val="36E163BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14EE28E6"/>
+    <w:nsid w:val="7078C740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41CA3C8B"/>
+    <w:nsid w:val="60B5A48F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0906C345"/>
+    <w:nsid w:val="396A97C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0454F27B"/>
+    <w:nsid w:val="1AF518A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>