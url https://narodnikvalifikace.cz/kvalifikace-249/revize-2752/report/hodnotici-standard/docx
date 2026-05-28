--- v1 (2026-05-28)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R690DD5E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR690DD5E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR690DD5E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R127C49A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR127C49A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR127C49A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
+        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
+        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
+        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
+        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
+        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
+        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
+        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 2:09:24</w:t>
+        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36E163BB"/>
+    <w:nsid w:val="1F6942D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7078C740"/>
+    <w:nsid w:val="004CDE8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60B5A48F"/>
+    <w:nsid w:val="395E23C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="396A97C2"/>
+    <w:nsid w:val="0FED8CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1AF518A6"/>
+    <w:nsid w:val="19C93F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>