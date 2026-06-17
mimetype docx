--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R127C49A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR127C49A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR127C49A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23403888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23403888" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23403888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
+        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
+        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
+        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
+        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
+        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
+        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
+        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 28.5.2026 4:22:52</w:t>
+        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F6942D1"/>
+    <w:nsid w:val="66F2442F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="004CDE8A"/>
+    <w:nsid w:val="2300453C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="395E23C1"/>
+    <w:nsid w:val="252820E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0FED8CEF"/>
+    <w:nsid w:val="150D298C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19C93F74"/>
+    <w:nsid w:val="44EE6EB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>