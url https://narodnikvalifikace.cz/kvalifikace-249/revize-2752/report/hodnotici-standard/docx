--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23403888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23403888" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23403888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B6DEB14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B6DEB14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B6DEB14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
+        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
+        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
+        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
+        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
+        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
+        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
+        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 12:52:50</w:t>
+        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66F2442F"/>
+    <w:nsid w:val="6986A5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2300453C"/>
+    <w:nsid w:val="029CA191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="252820E7"/>
+    <w:nsid w:val="3C0E6D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="150D298C"/>
+    <w:nsid w:val="5C63EF36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44EE6EB9"/>
+    <w:nsid w:val="3FE5E9FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>