--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B6DEB14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B6DEB14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B6DEB14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1079B867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1079B867" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1079B867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
+        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
+        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
+        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
+        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
+        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
+        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
+        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 17.6.2026 14:49:17</w:t>
+        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6986A5AD"/>
+    <w:nsid w:val="3E983953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="029CA191"/>
+    <w:nsid w:val="04B4E01C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C0E6D4D"/>
+    <w:nsid w:val="50B85DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C63EF36"/>
+    <w:nsid w:val="57360327"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3FE5E9FF"/>
+    <w:nsid w:val="5548D216"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>