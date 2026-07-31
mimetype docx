--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1079B867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1079B867" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1079B867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F2E6FFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F2E6FFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F2E6FFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
+        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
+        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
+        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
+        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
+        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
+        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
+        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 7.7.2026 16:19:24</w:t>
+        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E983953"/>
+    <w:nsid w:val="4BCC4297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04B4E01C"/>
+    <w:nsid w:val="3E334666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50B85DE7"/>
+    <w:nsid w:val="3549427A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57360327"/>
+    <w:nsid w:val="4C6C69AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5548D216"/>
+    <w:nsid w:val="64CAA6D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>