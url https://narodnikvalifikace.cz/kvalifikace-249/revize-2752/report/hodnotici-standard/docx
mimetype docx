--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F2E6FFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F2E6FFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F2E6FFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12222D48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12222D48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12222D48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
+        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
+        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
+        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
+        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
+        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
+        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
+        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 15:59:15</w:t>
+        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BCC4297"/>
+    <w:nsid w:val="7E048049"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E334666"/>
+    <w:nsid w:val="4D265DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3549427A"/>
+    <w:nsid w:val="72119787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4C6C69AB"/>
+    <w:nsid w:val="51901611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="64CAA6D3"/>
+    <w:nsid w:val="0D3C80BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>