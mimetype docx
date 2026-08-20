--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12222D48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12222D48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12222D48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B06322A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B06322A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B06322A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
+        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
+        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
+        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
+        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
+        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
+        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
+        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 31.7.2026 16:18:02</w:t>
+        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E048049"/>
+    <w:nsid w:val="2C20693A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D265DB2"/>
+    <w:nsid w:val="1E68235F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72119787"/>
+    <w:nsid w:val="73B4A769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51901611"/>
+    <w:nsid w:val="31B8D3BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D3C80BD"/>
+    <w:nsid w:val="4AF01A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>