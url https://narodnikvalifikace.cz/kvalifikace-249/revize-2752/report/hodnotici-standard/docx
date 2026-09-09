--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B06322A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B06322A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B06322A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45D5DB74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45D5DB74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45D5DB74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
+        <w:t>Lamač, 9.9.2026 21:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
+        <w:t>Lamač, 9.9.2026 21:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
+        <w:t>Lamač, 9.9.2026 21:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
+        <w:t>Lamač, 9.9.2026 21:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
+        <w:t>Lamač, 9.9.2026 21:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
+        <w:t>Lamač, 9.9.2026 21:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
+        <w:t>Lamač, 9.9.2026 21:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač, 20.8.2026 19:57:39</w:t>
+        <w:t>Lamač, 9.9.2026 21:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C20693A"/>
+    <w:nsid w:val="43808C09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E68235F"/>
+    <w:nsid w:val="509E1D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="73B4A769"/>
+    <w:nsid w:val="432CB8AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31B8D3BA"/>
+    <w:nsid w:val="688A9A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4AF01A31"/>
+    <w:nsid w:val="6C9B713B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>