--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B927F3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B927F3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B927F3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2044FEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2044FEDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2044FEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.4.2026 3:18:48</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.4.2026 3:18:48</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.4.2026 3:18:48</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.4.2026 3:18:48</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.4.2026 3:18:48</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.4.2026 3:18:48</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.4.2026 3:18:48</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.4.2026 3:18:48</w:t>
+        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D280907"/>
+    <w:nsid w:val="14A9EF00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4231892C"/>
+    <w:nsid w:val="49B0121A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="168260CD"/>
+    <w:nsid w:val="492DDE24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DCFE65E"/>
+    <w:nsid w:val="553DC857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E56B0DA"/>
+    <w:nsid w:val="79C8DD8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>