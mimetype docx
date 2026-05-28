--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2044FEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2044FEDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2044FEDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R245AD37C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR245AD37C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR245AD37C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.5.2026 19:40:20</w:t>
+        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14A9EF00"/>
+    <w:nsid w:val="00A7B2ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49B0121A"/>
+    <w:nsid w:val="100128F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="492DDE24"/>
+    <w:nsid w:val="38B05B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="553DC857"/>
+    <w:nsid w:val="7779D1AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79C8DD8E"/>
+    <w:nsid w:val="69353055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>