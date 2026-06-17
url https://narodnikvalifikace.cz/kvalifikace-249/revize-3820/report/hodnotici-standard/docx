--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R245AD37C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR245AD37C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR245AD37C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R105C3D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR105C3D9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR105C3D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 28.5.2026 5:20:54</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00A7B2ED"/>
+    <w:nsid w:val="6D55F740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="100128F0"/>
+    <w:nsid w:val="327C3D1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38B05B4B"/>
+    <w:nsid w:val="323C49F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7779D1AA"/>
+    <w:nsid w:val="33487B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="69353055"/>
+    <w:nsid w:val="2371EC0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>