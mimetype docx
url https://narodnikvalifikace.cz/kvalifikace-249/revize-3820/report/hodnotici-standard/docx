--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R105C3D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR105C3D9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR105C3D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30CC22AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30CC22AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30CC22AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 14:23:50</w:t>
+        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D55F740"/>
+    <w:nsid w:val="4F11B462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="327C3D1A"/>
+    <w:nsid w:val="611EBA11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="323C49F9"/>
+    <w:nsid w:val="07C03B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33487B6D"/>
+    <w:nsid w:val="29D01364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2371EC0C"/>
+    <w:nsid w:val="4A684F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>