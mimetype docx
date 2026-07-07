--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30CC22AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30CC22AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30CC22AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26CB7B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26CB7B1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26CB7B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 17.6.2026 15:56:33</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F11B462"/>
+    <w:nsid w:val="570394F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="611EBA11"/>
+    <w:nsid w:val="36CC59CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07C03B8D"/>
+    <w:nsid w:val="35FB7452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="29D01364"/>
+    <w:nsid w:val="1DE92245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A684F61"/>
+    <w:nsid w:val="57AA3759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>