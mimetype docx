--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26CB7B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26CB7B1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26CB7B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75D02954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75D02954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75D02954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 17:38:46</w:t>
+        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="570394F2"/>
+    <w:nsid w:val="5ACDB5CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36CC59CF"/>
+    <w:nsid w:val="763CE4AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35FB7452"/>
+    <w:nsid w:val="2ABF935D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DE92245"/>
+    <w:nsid w:val="7837F9ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57AA3759"/>
+    <w:nsid w:val="38B3894A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>