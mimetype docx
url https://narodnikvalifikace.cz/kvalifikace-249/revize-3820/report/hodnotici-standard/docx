--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75D02954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75D02954" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75D02954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CD6855A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CD6855A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CD6855A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 7.7.2026 19:09:41</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ACDB5CE"/>
+    <w:nsid w:val="73A8AB04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="763CE4AD"/>
+    <w:nsid w:val="51288A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2ABF935D"/>
+    <w:nsid w:val="7FBEE434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7837F9ED"/>
+    <w:nsid w:val="41F106D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="38B3894A"/>
+    <w:nsid w:val="7296D6CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>