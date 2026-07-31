--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CD6855A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CD6855A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CD6855A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3912FBA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3912FBA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3912FBA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 14:19:00</w:t>
+        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73A8AB04"/>
+    <w:nsid w:val="519433BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51288A39"/>
+    <w:nsid w:val="46B17FDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FBEE434"/>
+    <w:nsid w:val="37695E02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41F106D4"/>
+    <w:nsid w:val="6DF1FFF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7296D6CE"/>
+    <w:nsid w:val="3AE494C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>