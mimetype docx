--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3912FBA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3912FBA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3912FBA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CD253B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CD253B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CD253B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 31.7.2026 15:56:55</w:t>
+        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="519433BB"/>
+    <w:nsid w:val="64375D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46B17FDB"/>
+    <w:nsid w:val="6C46FCAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37695E02"/>
+    <w:nsid w:val="1DBC2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DF1FFF0"/>
+    <w:nsid w:val="21109F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3AE494C2"/>
+    <w:nsid w:val="1ABC21AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>