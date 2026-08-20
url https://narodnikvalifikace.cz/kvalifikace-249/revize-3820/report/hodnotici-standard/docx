--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CD253B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CD253B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CD253B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B43B36F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B43B36F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B43B36F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
+        <w:t>Lamač/lamačka, 21.8.2026 0:58:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2102,51 +2102,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
+        <w:t>Lamač/lamačka, 21.8.2026 0:58:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3195,51 +3195,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
+        <w:t>Lamač/lamačka, 21.8.2026 0:58:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3646,51 +3646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
+        <w:t>Lamač/lamačka, 21.8.2026 0:58:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5707,51 +5707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k charakteru některých činností při ověřování odborných způsobilostí je nezbytné uchazeči zajistit pomoc dalších osob: kamenického dělníka, vazače, jeřábníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
+        <w:t>Lamač/lamačka, 21.8.2026 0:58:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6849,51 +6849,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
+        <w:t>Lamač/lamačka, 21.8.2026 0:58:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7764,51 +7764,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
+        <w:t>Lamač/lamačka, 21.8.2026 0:58:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8337,84 +8337,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Bohumil Chomout - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lamač/lamačka, 20.8.2026 20:53:17</w:t>
+        <w:t>Lamač/lamačka, 21.8.2026 0:58:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64375D09"/>
+    <w:nsid w:val="324A9BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8500,51 +8500,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C46FCAD"/>
+    <w:nsid w:val="560AC90D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8630,51 +8630,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DBC2F4D"/>
+    <w:nsid w:val="6A9FC5E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8760,51 +8760,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21109F60"/>
+    <w:nsid w:val="2EA26078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8890,51 +8890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1ABC21AC"/>
+    <w:nsid w:val="76363ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>