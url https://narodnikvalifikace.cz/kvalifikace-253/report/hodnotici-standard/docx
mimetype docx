--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51B43437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51B43437" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51B43437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36424265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36424265" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36424265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.4.2026 1:54:44</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BF96A72"/>
+    <w:nsid w:val="19215D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="704848E9"/>
+    <w:nsid w:val="268EA27A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58EFD5D0"/>
+    <w:nsid w:val="58A940FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00169945"/>
+    <w:nsid w:val="540EE56C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>