--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36424265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36424265" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36424265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE96652C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE96652C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE96652C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.5.2026 16:07:07</w:t>
+        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19215D25"/>
+    <w:nsid w:val="00D16486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="268EA27A"/>
+    <w:nsid w:val="383A10C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58A940FB"/>
+    <w:nsid w:val="6FCA3CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="540EE56C"/>
+    <w:nsid w:val="530BA7DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>