--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE96652C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE96652C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE96652C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F16F92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F16F92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F16F92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.5.2026 0:05:24</w:t>
+        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00D16486"/>
+    <w:nsid w:val="0FA4AC01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="383A10C6"/>
+    <w:nsid w:val="2EE2AC2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FCA3CDB"/>
+    <w:nsid w:val="4A386F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="530BA7DB"/>
+    <w:nsid w:val="14B5423B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>