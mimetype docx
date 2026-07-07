--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F16F92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F16F92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F16F92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57C3C44D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57C3C44D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57C3C44D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 17.6.2026 9:35:20</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FA4AC01"/>
+    <w:nsid w:val="55A43E51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EE2AC2C"/>
+    <w:nsid w:val="18494EF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A386F1B"/>
+    <w:nsid w:val="47A9946C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="14B5423B"/>
+    <w:nsid w:val="014157E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>