--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57C3C44D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57C3C44D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57C3C44D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A5599AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A5599AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A5599AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 13:43:02</w:t>
+        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="55A43E51"/>
+    <w:nsid w:val="651BE326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18494EF1"/>
+    <w:nsid w:val="6483BDCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47A9946C"/>
+    <w:nsid w:val="77941A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="014157E2"/>
+    <w:nsid w:val="09307D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>