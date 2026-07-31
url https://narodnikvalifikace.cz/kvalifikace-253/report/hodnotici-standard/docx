--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A5599AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A5599AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A5599AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48DEFBA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48DEFBA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48DEFBA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 7.7.2026 15:02:43</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="651BE326"/>
+    <w:nsid w:val="1EFFC35F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6483BDCE"/>
+    <w:nsid w:val="6EAAA104"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77941A02"/>
+    <w:nsid w:val="0A2A3735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09307D1E"/>
+    <w:nsid w:val="1E1F6E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>