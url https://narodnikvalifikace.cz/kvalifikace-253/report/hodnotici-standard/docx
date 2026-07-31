--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48DEFBA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48DEFBA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48DEFBA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF22E168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF22E168" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF22E168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 9:52:12</w:t>
+        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EFFC35F"/>
+    <w:nsid w:val="25D2BD42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EAAA104"/>
+    <w:nsid w:val="03B5373F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A2A3735"/>
+    <w:nsid w:val="20BEC4F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E1F6E83"/>
+    <w:nsid w:val="43BBECF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>