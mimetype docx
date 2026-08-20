--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF22E168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF22E168" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF22E168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20B2A0F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20B2A0F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20B2A0F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 31.7.2026 11:24:26</w:t>
+        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25D2BD42"/>
+    <w:nsid w:val="7A4B5660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03B5373F"/>
+    <w:nsid w:val="640E08E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20BEC4F0"/>
+    <w:nsid w:val="68F5285B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43BBECF9"/>
+    <w:nsid w:val="1B688550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>