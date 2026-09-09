--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20B2A0F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20B2A0F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20B2A0F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13D1F99E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13D1F99E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13D1F99E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 20.8.2026 12:35:58</w:t>
+        <w:t>Montážník/montážnice nábytku, 9.9.2026 20:02:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A4B5660"/>
+    <w:nsid w:val="130097C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="640E08E5"/>
+    <w:nsid w:val="57411C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68F5285B"/>
+    <w:nsid w:val="3621C8E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B688550"/>
+    <w:nsid w:val="4AAD86A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>