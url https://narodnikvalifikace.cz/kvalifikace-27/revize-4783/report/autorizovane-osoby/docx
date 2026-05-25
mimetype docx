--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R420324CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR420324CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR420324CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R695BAA05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR695BAA05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR695BAA05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 29.4.2026 2:29:49</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 25.5.2026 5:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 29.4.2026 2:29:49</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 25.5.2026 5:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2241,473 +2241,527 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola podnikání a gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:t>Za černým mostem 362/3, 19800 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pražská 702, 43001 Chomutov</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
+        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
+        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9284"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola, Lomnice nad Popelkou, Antala Staška 213, příspěvková organizace</w:t>
+        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9284"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Antala Staška 213, 51251 Lomnice nad Popelkou</w:t>
+        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9844"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:t>Střední škola, Lomnice nad Popelkou, Antala Staška 213, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9844"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Antala Staška 213, 51251 Lomnice nad Popelkou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10461"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10517"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10461"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10517"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 29.4.2026 2:29:49</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 25.5.2026 5:53:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>