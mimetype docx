--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R695BAA05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR695BAA05" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR695BAA05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D4B48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D4B48C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D4B48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 25.5.2026 5:53:05</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 15.6.2026 2:47:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 25.5.2026 5:53:05</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 15.6.2026 2:47:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2241,527 +2241,473 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola podnikání a gastronomie</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Za černým mostem 362/3, 19800 Praha 9</w:t>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
+        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8051"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Pražská 702, 43001 Chomutov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8051"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
+        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
+        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9284"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
+        <w:t>Střední škola, Lomnice nad Popelkou, Antala Staška 213, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9284"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
+        <w:t>Antala Staška 213, 51251 Lomnice nad Popelkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9844"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola, Lomnice nad Popelkou, Antala Staška 213, příspěvková organizace</w:t>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9844"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Antala Staška 213, 51251 Lomnice nad Popelkou</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 25.5.2026 5:53:05</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 15.6.2026 2:47:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>