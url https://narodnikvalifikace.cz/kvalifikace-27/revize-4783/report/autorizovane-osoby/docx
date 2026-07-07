--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50D4B48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50D4B48C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50D4B48C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A12C47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A12C47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A12C47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 15.6.2026 2:47:57</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 7.7.2026 14:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -615,1142 +615,1142 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Vodoteči 376, 25081 Nehvizdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
-[...10 lines deleted...]
-        <w:t>Čermáková Radmila</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hotelová škola, Frenštát pod Radhoštěm, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
-[...10 lines deleted...]
-        <w:t>Habřinova 4, 62400 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mariánská 252, 74401 Frenštát pod Radhoštěm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
-[...10 lines deleted...]
-        <w:t>Hotelová škola, Frenštát pod Radhoštěm, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hotelová škola, Ostrava, příspěvková  organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
-[...10 lines deleted...]
-        <w:t>Mariánská 252, 74401 Frenštát pod Radhoštěm</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krakovská 1095, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Hotelová škola, Ostrava, příspěvková  organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Integrovaná střední škola Cheb, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
-[...10 lines deleted...]
-        <w:t>Krakovská 1095, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obrněné Brigády 2228/6, 35011 Cheb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
-[...10 lines deleted...]
-        <w:t>Integrovaná střední škola Cheb, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IVEX, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
-[...10 lines deleted...]
-        <w:t>Obrněné Brigády 2228/6, 35011 Cheb</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lohniského 848/17, 15200 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
-[...10 lines deleted...]
-        <w:t>IVEX, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Padevětová Miluše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
-[...10 lines deleted...]
-        <w:t>Lohniského 848/17, 15200 Praha 5</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rudných Dolů  418, 25401  Jílové u Prahy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
-[...10 lines deleted...]
-        <w:t>Padevětová Miluše</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7340"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště Horky nad Jizerou 35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Rudných Dolů  418, 25401  Jílové u Prahy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7340"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horky nad Jizerou 35, 29473 Brodce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště Horky nad Jizerou 35</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště obchodu a služeb, Chrudim, Čáslavská 205</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
-[...10 lines deleted...]
-        <w:t>Horky nad Jizerou 35, 29473 Brodce</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čáslavská 205, 53701 Chrudim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8517"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště obchodu a služeb, Chrudim, Čáslavská 205</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8573"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Polička, Čs. armády 485</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8517"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
-[...10 lines deleted...]
-        <w:t>Čáslavská 205, 53701 Chrudim</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8573"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čsl. armády 485, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8903"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8959"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Polička, Čs. armády 485</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9190"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Roudnice nad Labem, Neklanova 1806, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8903"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8959"/>
-[...10 lines deleted...]
-        <w:t>Čsl. armády 485, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9190"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Neklanova 1806, 41326 Roudnice nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9576"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Roudnice nad Labem, Neklanova 1806, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9806"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9750"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9576"/>
-[...10 lines deleted...]
-        <w:t>Neklanova 1806, 41326 Roudnice nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9806"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10136"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10192"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola obchodu a služeb</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10423"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Znojmo, Dvořákova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10136"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10192"/>
-[...10 lines deleted...]
-        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10423"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvořákova 1594/19, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10753"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10809"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola Znojmo, Dvořákova, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11039"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborné učiliště, Lišov, tř. 5. května 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10753"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10983"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10809"/>
-[...10 lines deleted...]
-        <w:t>Dvořákova 1594/19, 66902 Znojmo</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11039"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tř. 5.května 3, 37372 Lišov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
-[...10 lines deleted...]
-        <w:t>Střední odborné učiliště, Lišov, tř. 5. května 3</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola potravinářství a služeb Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
-[...10 lines deleted...]
-        <w:t>tř. 5.května 3, 37372 Lišov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Náměstí Republiky 116, 53114 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11755"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11811"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola potravinářství a služeb Pardubice</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11755"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11811"/>
-[...10 lines deleted...]
-        <w:t>Náměstí Republiky 116, 53114 Pardubice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12372"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12428"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12658"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12372"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12428"/>
-[...10 lines deleted...]
-        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12658"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zámecká 1, 56401 Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12988"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13044"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13044"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb Nová Paka, Masarykovo nám. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12988"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13044"/>
-[...10 lines deleted...]
-        <w:t>Zámecká 1, 56401 Žamberk</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13044"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykovo náměstí 2, 50927 Nová Paka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13374"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13430"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb Nová Paka, Masarykovo nám. 2</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13661"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13374"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13430"/>
-[...10 lines deleted...]
-        <w:t>Masarykovo náměstí 2, 50927 Nová Paka</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13661"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13991"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14047"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14277"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13991"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14047"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14277"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14663"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14663"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie, hotelnictví a lesnictví Bzenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
-[...10 lines deleted...]
-        <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. Svobody 318, 69681 Bzenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 15.6.2026 2:47:57</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 7.7.2026 14:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1917,797 +1917,743 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomie, hotelnictví a lesnictví Bzenec</w:t>
+        <w:t>Střední škola gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. Svobody 318, 69681 Bzenec</w:t>
+        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
+        <w:t>Střední škola obchodu, služeb a řemesel a Jazyková škola s právem státní jazykové zkoušky, Tábor, Bydlinského 2474</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
+        <w:t>Bydlinského 2474, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola obchodu, služeb a řemesel a Jazyková škola s právem státní jazykové zkoušky, Tábor, Bydlinského 2474</w:t>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bydlinského 2474, 39002 Tábor</w:t>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
+        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7435"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7379"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Pražská 702, 43001 Chomutov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7435"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8051"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
+        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8051"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
+        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
+        <w:t>Střední škola, Lomnice nad Popelkou, Antala Staška 213, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8611"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
+        <w:t>Antala Staška 213, 51251 Lomnice nad Popelkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9284"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola, Lomnice nad Popelkou, Antala Staška 213, příspěvková organizace</w:t>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9284"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Antala Staška 213, 51251 Lomnice nad Popelkou</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 15.6.2026 2:47:57</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 7.7.2026 14:08:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>