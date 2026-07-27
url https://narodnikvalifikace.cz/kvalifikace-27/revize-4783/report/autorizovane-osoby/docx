--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20A12C47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20A12C47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20A12C47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R744B128F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR744B128F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR744B128F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 7.7.2026 14:08:47</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 27.7.2026 16:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nám. Svobody 318, 69681 Bzenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 7.7.2026 14:08:47</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 27.7.2026 16:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2609,51 +2609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 7.7.2026 14:08:47</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 27.7.2026 16:47:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>