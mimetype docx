--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R744B128F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR744B128F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR744B128F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ABD287D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ABD287D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ABD287D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 27.7.2026 16:47:46</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 17.8.2026 17:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nám. Svobody 318, 69681 Bzenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 27.7.2026 16:47:46</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 17.8.2026 17:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2609,51 +2609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 27.7.2026 16:47:46</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 17.8.2026 17:12:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>