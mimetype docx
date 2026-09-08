--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ABD287D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ABD287D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ABD287D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F7E03E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F7E03E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F7E03E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 17.8.2026 17:12:52</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 8.9.2026 8:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nám. Svobody 318, 69681 Bzenec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 17.8.2026 17:12:52</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 8.9.2026 8:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2160,51 +2160,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bydlinského 2474, 39002 Tábor</w:t>
+        <w:t>Bydlinského 2474/1, 39002 Tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
@@ -2609,51 +2609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 17.8.2026 17:12:52</w:t>
+        <w:t>Cukrář/cukrářka pro výrobu restauračních moučníků, 8.9.2026 8:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>