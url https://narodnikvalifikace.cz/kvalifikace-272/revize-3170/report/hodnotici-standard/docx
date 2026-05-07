--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7302932A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7302932A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7302932A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EFDF975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EFDF975" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EFDF975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5307,51 +5307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6832,51 +6832,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8249,51 +8249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10856,51 +10856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12446,51 +12446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12851,84 +12851,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola Jarov, Učňovská 100/1, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.4.2026 6:42:07</w:t>
+        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CC9EF68"/>
+    <w:nsid w:val="6AE036EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13014,51 +13014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="307D9E20"/>
+    <w:nsid w:val="30FFD739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13144,51 +13144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="118A7438"/>
+    <w:nsid w:val="62468DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13274,51 +13274,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="72E23816"/>
+    <w:nsid w:val="25016ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13404,51 +13404,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B544CC1"/>
+    <w:nsid w:val="47823ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>