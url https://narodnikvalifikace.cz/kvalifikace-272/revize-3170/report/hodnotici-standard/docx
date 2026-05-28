--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1EFDF975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1EFDF975" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1EFDF975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46CCBC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46CCBC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46CCBC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5307,51 +5307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6832,51 +6832,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8249,51 +8249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10856,51 +10856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12446,51 +12446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12851,84 +12851,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola Jarov, Učňovská 100/1, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.5.2026 19:02:58</w:t>
+        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6AE036EF"/>
+    <w:nsid w:val="6030E914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13014,51 +13014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30FFD739"/>
+    <w:nsid w:val="2DBBA0D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13144,51 +13144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62468DDD"/>
+    <w:nsid w:val="6B3EEB7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13274,51 +13274,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="25016ED5"/>
+    <w:nsid w:val="24001241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13404,51 +13404,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="47823ED3"/>
+    <w:nsid w:val="56919CBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>