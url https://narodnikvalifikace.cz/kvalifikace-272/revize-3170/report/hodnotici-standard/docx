--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46CCBC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46CCBC0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46CCBC0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R309ADCFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR309ADCFE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR309ADCFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5307,51 +5307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6832,51 +6832,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8249,51 +8249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10856,51 +10856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12446,51 +12446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12851,84 +12851,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola Jarov, Učňovská 100/1, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 28.5.2026 4:19:56</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6030E914"/>
+    <w:nsid w:val="4958CAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13014,51 +13014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DBBA0D0"/>
+    <w:nsid w:val="1BD14319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13144,51 +13144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B3EEB7C"/>
+    <w:nsid w:val="5F2117EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13274,51 +13274,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24001241"/>
+    <w:nsid w:val="5F99D06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13404,51 +13404,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="56919CBD"/>
+    <w:nsid w:val="48EC616A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>