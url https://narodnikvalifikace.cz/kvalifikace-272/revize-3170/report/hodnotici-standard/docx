--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R309ADCFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR309ADCFE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR309ADCFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD025FA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD025FA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD025FA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5307,51 +5307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6832,51 +6832,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8249,51 +8249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10856,51 +10856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12446,51 +12446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12851,84 +12851,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola Jarov, Učňovská 100/1, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 14:22:13</w:t>
+        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4958CAA4"/>
+    <w:nsid w:val="732AAB22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13014,51 +13014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BD14319"/>
+    <w:nsid w:val="58A8EE62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13144,51 +13144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F2117EF"/>
+    <w:nsid w:val="6FAC0BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13274,51 +13274,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F99D06E"/>
+    <w:nsid w:val="09C8CE39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13404,51 +13404,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="48EC616A"/>
+    <w:nsid w:val="06AF5367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>