--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD025FA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD025FA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD025FA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F72D80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F72D80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F72D80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5307,51 +5307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6832,51 +6832,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8249,51 +8249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10856,51 +10856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12446,51 +12446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12851,84 +12851,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola Jarov, Učňovská 100/1, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 17.6.2026 15:54:27</w:t>
+        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="732AAB22"/>
+    <w:nsid w:val="671EB971"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13014,51 +13014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58A8EE62"/>
+    <w:nsid w:val="322DF573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13144,51 +13144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FAC0BB0"/>
+    <w:nsid w:val="42836FCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13274,51 +13274,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09C8CE39"/>
+    <w:nsid w:val="12E50B8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13404,51 +13404,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06AF5367"/>
+    <w:nsid w:val="0891A4A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>