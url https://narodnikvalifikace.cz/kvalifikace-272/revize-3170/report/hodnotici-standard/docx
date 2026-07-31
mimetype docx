--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F72D80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F72D80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F72D80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49178A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49178A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49178A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5307,51 +5307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6832,51 +6832,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8249,51 +8249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10856,51 +10856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12446,51 +12446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12851,84 +12851,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola Jarov, Učňovská 100/1, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 7.7.2026 19:09:19</w:t>
+        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="671EB971"/>
+    <w:nsid w:val="362236D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13014,51 +13014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="322DF573"/>
+    <w:nsid w:val="0A961419"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13144,51 +13144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42836FCA"/>
+    <w:nsid w:val="70885A2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13274,51 +13274,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12E50B8E"/>
+    <w:nsid w:val="6EB14683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13404,51 +13404,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0891A4A2"/>
+    <w:nsid w:val="5934465E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>