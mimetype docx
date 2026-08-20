--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49178A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49178A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49178A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47337877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47337877" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47337877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 12.10.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3816,51 +3816,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5307,51 +5307,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6832,51 +6832,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8249,51 +8249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9859,51 +9859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10856,51 +10856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12446,51 +12446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12851,84 +12851,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola Jarov, Učňovská 100/1, Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sklenář/sklenářka, 31.7.2026 15:55:15</w:t>
+        <w:t>Sklenář/sklenářka, 20.8.2026 23:52:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="362236D2"/>
+    <w:nsid w:val="3B6C72F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13014,51 +13014,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A961419"/>
+    <w:nsid w:val="11523047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13144,51 +13144,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70885A2F"/>
+    <w:nsid w:val="0FC15A98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13274,51 +13274,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EB14683"/>
+    <w:nsid w:val="48C00EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13404,51 +13404,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5934465E"/>
+    <w:nsid w:val="247BBED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>