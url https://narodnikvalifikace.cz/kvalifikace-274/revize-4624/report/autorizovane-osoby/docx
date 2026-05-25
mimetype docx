--- v0 (2026-04-14)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F17C5F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F17C5F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F17C5F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29909044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29909044" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29909044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 14.4.2026 14:09:33</w:t>
+        <w:t>Zedník/zednice, 25.5.2026 5:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -615,980 +615,1088 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lohniského 848/17, 15200 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>JUBELA EDU, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>m Architekt Plzeň s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přehradní 566/13, 32100 Plzeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště Neratovice, Školní 664</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přehradní 566/13, 32100 Plzeň</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Školní 664, 27711 Neratovice</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
+        <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště stavební, Benešov, Jana Nohy 1302</w:t>
+        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborné učiliště stavební, Benešov, Jana Nohy 1302</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Jana Nohy 1302, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborné učiliště stavební, Plzeň, Borská 55</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Borská 2718/55, 30100 Plzeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště stavební, Plzeň, Borská 55</w:t>
+        <w:t>Střední průmyslová škola stavební Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Borská 2718/55, 30100 Plzeň</w:t>
+        <w:t>Sokolovská 150, 53354 Rybitví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8212"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola stavební Pardubice</w:t>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8212"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8268"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sokolovská 150, 53354 Rybitví</w:t>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7595"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7651"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
+        <w:t>Střední škola polytechnická Brno, Jílová, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7595"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7651"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Jílová 164/36G, 63900 Brno</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9270"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební a dřevozpracující, Ostrava, příspěvková organizace</w:t>
+        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9270"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9830"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9886"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola stavební a dřevozpracující, Ostrava, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>U Studia 2654/33, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P17"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C15"/>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola stavební Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P19"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10447"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10503"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Žižkova 1939, 58601 Jihlava</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>Komenského 1, 56601 Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
+        <w:t>Střední škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
+        <w:t>Komenského 1, 56601 Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11449"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11505"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
+        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11449"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11505"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12066"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12122"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12066"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12122"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, Přerov, Kouřílkova 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kouřílkova 1028, 75002 Přerov</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12066"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12122"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, Přerov, Kouřílkova 8</w:t>
+        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12066"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12122"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouřílkova 1028, 75002 Přerov</w:t>
+        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
+        <w:t>Vzdělávací centrum Praha a zařízení pro další vzdělávání pedagogických pracovníků o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
+        <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 14.4.2026 14:09:33</w:t>
+        <w:t>Zedník/zednice, 25.5.2026 5:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>