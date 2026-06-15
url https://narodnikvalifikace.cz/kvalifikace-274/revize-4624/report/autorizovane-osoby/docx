--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29909044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29909044" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29909044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D1137BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D1137BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D1137BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 25.5.2026 5:35:37</w:t>
+        <w:t>Zedník/zednice, 15.6.2026 8:15:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -690,1013 +690,959 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>m Architekt Plzeň s.r.o.</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště Neratovice, Školní 664</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přehradní 566/13, 32100 Plzeň</w:t>
+        <w:t>Školní 664, 27711 Neratovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště Neratovice, Školní 664</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Školní 664, 27711 Neratovice</w:t>
+        <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
+        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Komenského 86/14, 39701 Písek</w:t>
+        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
+        <w:t>Střední odborné učiliště stavební, Benešov, Jana Nohy 1302</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
+        <w:t>Jana Nohy 1302, 25601 Benešov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště stavební, Benešov, Jana Nohy 1302</w:t>
+        <w:t>Střední odborné učiliště stavební, Plzeň, Borská 55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Nohy 1302, 25601 Benešov</w:t>
+        <w:t>Borská 2718/55, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště stavební, Plzeň, Borská 55</w:t>
+        <w:t>Střední průmyslová škola stavební Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Borská 2718/55, 30100 Plzeň</w:t>
+        <w:t>Sokolovská 150, 53354 Rybitví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola stavební Pardubice</w:t>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sokolovská 150, 53354 Rybitví</w:t>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8212"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8268"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
+        <w:t>Střední škola polytechnická Brno, Jílová, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8212"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8268"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8498"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
+        <w:t>Jílová 164/36G, 63900 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická Brno, Jílová, příspěvková organizace</w:t>
+        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8828"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8884"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jílová 164/36G, 63900 Brno</w:t>
+        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9214"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9445"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9270"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9501"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola polytechnická, Olomouc, Rooseveltova 79</w:t>
+        <w:t>Střední škola stavební a dřevozpracující, Ostrava, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9214"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9445"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9270"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9501"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rooseveltova 472, 77900 Olomouc</w:t>
+        <w:t>U Studia 2654/33, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9830"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10061"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9886"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10117"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební a dřevozpracující, Ostrava, příspěvková organizace</w:t>
+        <w:t>Střední škola stavební Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9830"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10061"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9886"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10117"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>U Studia 2654/33, 70030 Ostrava</w:t>
+        <w:t>Žižkova 1939, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební Jihlava</w:t>
+        <w:t>Střední škola stavební Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10447"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10447"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10503"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10503"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Žižkova 1939, 58601 Jihlava</w:t>
+        <w:t>Komenského 1, 56601 Vysoké Mýto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10833"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11063"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10889"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11119"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební Vysoké Mýto</w:t>
+        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10833"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11063"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10889"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11119"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Komenského 1, 56601 Vysoké Mýto</w:t>
+        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11449"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11680"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11505"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavebních řemesel Brno - Bosonohy, příspěvková organizace</w:t>
+        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11449"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11680"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11505"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pražská 636/38b, 64200 Brno - Bosonohy</w:t>
+        <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12066"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12122"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola strojní, stavební a dopravní, Liberec, příspěvková organizace</w:t>
+        <w:t>Střední škola technická, Přerov, Kouřílkova 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12066"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12122"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
+        <w:t>Kouřílkova 1028, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, Přerov, Kouřílkova 8</w:t>
+        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouřílkova 1028, 75002 Přerov</w:t>
+        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13355"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
+        <w:t>Vzdělávací centrum Praha a zařízení pro další vzdělávání pedagogických pracovníků o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13355"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 25.5.2026 5:35:37</w:t>
+        <w:t>Zedník/zednice, 15.6.2026 8:15:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>