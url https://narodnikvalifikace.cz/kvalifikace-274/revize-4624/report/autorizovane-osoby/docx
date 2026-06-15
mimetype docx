--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D1137BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D1137BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D1137BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FB0B765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FB0B765" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FB0B765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 15.6.2026 8:15:32</w:t>
+        <w:t>Zedník/zednice, 15.6.2026 10:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1598,51 +1598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 15.6.2026 8:15:32</w:t>
+        <w:t>Zedník/zednice, 15.6.2026 10:12:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>