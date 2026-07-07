--- v3 (2026-06-15)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FB0B765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FB0B765" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FB0B765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F7FDBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F7FDBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F7FDBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 15.6.2026 10:12:45</w:t>
+        <w:t>Zedník/zednice, 7.7.2026 13:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1425,224 +1425,170 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11736"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ještědská 358/16, 46008 Liberec VIII - Dolní Hanychov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12352"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, Přerov, Kouřílkova 8</w:t>
+        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12296"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12352"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouřílkova 1028, 75002 Přerov</w:t>
+        <w:t>Lidická 600/1a, 73601 Havířov - Šumbark</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12682"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12913"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12738"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12969"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technických oborů, Havířov-Šumbark, Lidická 1a/600, příspěvková organizace</w:t>
+        <w:t>Vzdělávací centrum Praha a zařízení pro další vzdělávání pedagogických pracovníků o. p. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12682"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12913"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12738"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12969"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 15.6.2026 10:12:45</w:t>
+        <w:t>Zedník/zednice, 7.7.2026 13:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>