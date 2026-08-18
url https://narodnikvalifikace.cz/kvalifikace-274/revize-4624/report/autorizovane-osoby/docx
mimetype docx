--- v4 (2026-07-07)
+++ v5 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77F7FDBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77F7FDBE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77F7FDBE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54FF8FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54FF8FDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54FF8FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 7.7.2026 13:44:45</w:t>
+        <w:t>Zedník/zednice, 18.8.2026 4:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1544,51 +1544,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 7.7.2026 13:44:45</w:t>
+        <w:t>Zedník/zednice, 18.8.2026 4:14:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>