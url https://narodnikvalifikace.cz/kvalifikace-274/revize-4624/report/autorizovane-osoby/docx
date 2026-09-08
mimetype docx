--- v5 (2026-08-18)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54FF8FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54FF8FDE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54FF8FDE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F26C383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F26C383" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F26C383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 18.8.2026 4:14:07</w:t>
+        <w:t>Zedník/zednice, 8.9.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1544,51 +1544,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zelený pruh 1294/52, 14708 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zedník/zednice, 18.8.2026 4:14:07</w:t>
+        <w:t>Zedník/zednice, 8.9.2026 4:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>