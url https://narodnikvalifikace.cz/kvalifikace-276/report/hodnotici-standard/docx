--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C85139E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C85139E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C85139E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1881C78D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1881C78D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1881C78D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.4.2026 0:27:49</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73608C1E"/>
+    <w:nsid w:val="569FAB5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49032597"/>
+    <w:nsid w:val="175CF2DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5ECAB856"/>
+    <w:nsid w:val="1D45A44F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>