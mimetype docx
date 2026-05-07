--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1881C78D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1881C78D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1881C78D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77DC87D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77DC87D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77DC87D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:00:39</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="569FAB5F"/>
+    <w:nsid w:val="34D9E1D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="175CF2DC"/>
+    <w:nsid w:val="37A41C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D45A44F"/>
+    <w:nsid w:val="749B6C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>