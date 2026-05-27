--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77DC87D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77DC87D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77DC87D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E3700D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E3700D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E3700D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.5.2026 16:59:14</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34D9E1D7"/>
+    <w:nsid w:val="0EB45FC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37A41C21"/>
+    <w:nsid w:val="33F38701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="749B6C85"/>
+    <w:nsid w:val="5526D851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>