--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E3700D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E3700D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E3700D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EEF1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EEF1679" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EEF1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 28.5.2026 1:23:52</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EB45FC5"/>
+    <w:nsid w:val="1FB83ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33F38701"/>
+    <w:nsid w:val="7BD88311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5526D851"/>
+    <w:nsid w:val="72CCA68E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>