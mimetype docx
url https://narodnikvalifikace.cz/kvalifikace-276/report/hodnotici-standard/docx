--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EEF1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EEF1679" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EEF1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R798C86A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR798C86A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR798C86A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:19:17</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FB83ACD"/>
+    <w:nsid w:val="00D87B49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BD88311"/>
+    <w:nsid w:val="2FE74F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72CCA68E"/>
+    <w:nsid w:val="7CA6F432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>