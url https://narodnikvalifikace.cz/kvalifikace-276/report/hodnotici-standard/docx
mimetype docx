--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R798C86A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR798C86A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR798C86A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FDC2D59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FDC2D59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FDC2D59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 17.6.2026 11:46:47</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00D87B49"/>
+    <w:nsid w:val="75F5986D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FE74F30"/>
+    <w:nsid w:val="2CBE76F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CA6F432"/>
+    <w:nsid w:val="5E28D6C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>