--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FDC2D59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FDC2D59" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FDC2D59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40A63398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40A63398" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40A63398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 7.7.2026 16:13:50</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75F5986D"/>
+    <w:nsid w:val="1D9BFCE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CBE76F4"/>
+    <w:nsid w:val="1B4D835A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E28D6C2"/>
+    <w:nsid w:val="20CCDAFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>