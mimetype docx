--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40A63398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40A63398" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40A63398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16112D9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16112D9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16112D9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 9:53:48</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D9BFCE4"/>
+    <w:nsid w:val="07A1931F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B4D835A"/>
+    <w:nsid w:val="2F9E00D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20CCDAFF"/>
+    <w:nsid w:val="33128014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>