--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16112D9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16112D9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16112D9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R610B629C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR610B629C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR610B629C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 31.7.2026 12:57:44</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07A1931F"/>
+    <w:nsid w:val="0C9FDFA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F9E00D5"/>
+    <w:nsid w:val="6831E97D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33128014"/>
+    <w:nsid w:val="03252C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>