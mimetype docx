--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R610B629C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR610B629C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR610B629C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F40E29E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F40E29E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F40E29E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3909,51 +3909,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4860,51 +4860,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5615,51 +5615,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7673,51 +7673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8762,51 +8762,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,84 +9167,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 20.8.2026 18:57:31</w:t>
+        <w:t>Výrobce/výrobkyně sukní, halenek a šatů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C9FDFA3"/>
+    <w:nsid w:val="13896885"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9330,51 +9330,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6831E97D"/>
+    <w:nsid w:val="3F3BCD6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9460,51 +9460,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03252C8B"/>
+    <w:nsid w:val="64790417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>