--- v6 (2026-09-08)
+++ v7 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R167C0379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR167C0379" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR167C0379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9A89D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9A89D08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9A89D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4968,51 +4968,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6725,51 +6725,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7761,51 +7761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8850,51 +8850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 25 až 35 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9255,84 +9255,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 8.9.2026 8:51:30</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ED987AF"/>
+    <w:nsid w:val="53C0E040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9418,51 +9418,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E304E23"/>
+    <w:nsid w:val="58D32E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9548,51 +9548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3260D8F4"/>
+    <w:nsid w:val="470D8045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>