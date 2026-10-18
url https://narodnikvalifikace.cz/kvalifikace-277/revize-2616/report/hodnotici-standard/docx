--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9A89D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9A89D08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9A89D08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76608994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76608994" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76608994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4968,51 +4968,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6725,51 +6725,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7761,51 +7761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8850,51 +8850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 25 až 35 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9255,84 +9255,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 28.9.2026 14:55:03</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53C0E040"/>
+    <w:nsid w:val="76E5F56E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9418,51 +9418,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58D32E94"/>
+    <w:nsid w:val="4379D0C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9548,51 +9548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="470D8045"/>
+    <w:nsid w:val="1FAE7142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>