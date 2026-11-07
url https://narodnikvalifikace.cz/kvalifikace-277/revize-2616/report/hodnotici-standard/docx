--- v8 (2026-10-18)
+++ v9 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76608994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76608994" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76608994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F463BA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F463BA3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F463BA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3963,51 +3963,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4968,51 +4968,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5723,51 +5723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6725,51 +6725,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7520,51 +7520,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7761,51 +7761,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště příjmu zakázky (stůl, fiktivní katalog pro výběr materiálu z nabídky firmy, fiktivní ceník firmy, formuláře zakázkových listů, psací potřeby) a kontroly kvality (krejčovské pracovní pomůcky – jehly, špendlíky, křídy, nůžky konečkovací, krejčovskou nastavovací loutku dámskou)</w:t>
+        <w:t>Pracoviště příjmu zakázky (stůl, fiktivní katalog pro výběr materiálu z nabídky firmy, fiktivní ceník firmy, formuláře zakázkových listů, psací potřeby) a kontroly kvality (krejčovské pracovní pomůcky – jehly, špendlíky, křídy, nůžky konečkovací, krejčovskou nastavovací loutku dámskou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8148,51 +8148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslící pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír); pro konstrukci střihů je možné použít i počítačovou jednotku s grafickým programem</w:t>
+        <w:t>Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslící pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír); pro konstrukci střihů je možné použít i počítačovou jednotku s grafickým programem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8207,51 +8207,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střihací zařízení, pomůcky a techniku (střihací stůl s délkou nejméně 2,5 m, nůžky s délkou ostří nejméně 10 cm, ruční řezací stroj)</w:t>
+        <w:t>Střihací zařízení, pomůcky a techniku (střihací stůl s délkou nejméně 2,5 m, nůžky s délkou ostří nejméně 10 cm, ruční řezací stroj)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8266,51 +8266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Fixační techniku (fixační lis), žehlicí pracoviště a techniku (parní a elektrickou nebo elektroparní žehličku, žehlicí stůl, základní tvarovky)</w:t>
+        <w:t>Fixační techniku (fixační lis), žehlicí pracoviště a techniku (parní a elektrickou nebo elektroparní žehličku, žehlicí stůl, základní tvarovky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8325,51 +8325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Průmyslový jednojehlový šicí stroj se stehem vázaným, speciální stroje (obnitkovací tří nebo vícenitný stroj, konfekční dírkovací stroj, zapošívací stroj, knoflíkovací stroj, závorovací stroj)</w:t>
+        <w:t>Průmyslový jednojehlový šicí stroj se stehem vázaným, speciální stroje (obnitkovací tří nebo vícenitný stroj, konfekční dírkovací stroj, zapošívací stroj, knoflíkovací stroj, závorovací stroj)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8384,51 +8384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Návody k obsluze a údržbě šicích strojů a zařízení</w:t>
+        <w:t>Návody k obsluze a údržbě šicích strojů a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8443,51 +8443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6724" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8850,51 +8850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 25 až 35 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9255,84 +9255,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dámských kostýmů a plášťů, 18.10.2026 18:30:35</w:t>
+        <w:t>Výrobce dámských kostýmů a plášťů, 7.11.2026 17:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76E5F56E"/>
+    <w:nsid w:val="40B1555B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9418,51 +9418,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4379D0C0"/>
+    <w:nsid w:val="670AF029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9548,51 +9548,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FAE7142"/>
+    <w:nsid w:val="35C7021D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>