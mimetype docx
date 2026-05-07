--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF18F44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF18F44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF18F44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35EFEFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35EFEFE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35EFEFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.4.2026 1:55:28</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2098,51 +2098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.4.2026 1:55:28</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2671,51 +2671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.4.2026 1:55:28</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.5.2026 16:00:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>