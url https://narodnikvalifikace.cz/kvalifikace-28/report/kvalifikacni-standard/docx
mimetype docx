--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35EFEFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35EFEFE5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35EFEFE5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26A52DB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26A52DB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26A52DB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.5.2026 16:00:59</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 28.5.2026 1:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2098,51 +2098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.5.2026 16:00:59</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 28.5.2026 1:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2671,51 +2671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.5.2026 16:00:59</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 28.5.2026 1:23:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>