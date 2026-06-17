--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26A52DB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26A52DB3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26A52DB3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EB7E240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EB7E240" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EB7E240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 28.5.2026 1:23:04</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2098,51 +2098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 28.5.2026 1:23:04</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2671,51 +2671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 28.5.2026 1:23:04</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.6.2026 9:34:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>