--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EB7E240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EB7E240" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EB7E240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R495A9430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR495A9430" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR495A9430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.6.2026 9:34:57</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.7.2026 13:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2098,51 +2098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.6.2026 9:34:57</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.7.2026 13:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2671,51 +2671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 17.6.2026 9:34:57</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.7.2026 13:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>