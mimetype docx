--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R495A9430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR495A9430" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR495A9430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2157F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2157F20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2157F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.7.2026 13:51:59</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 31.7.2026 11:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2098,51 +2098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.7.2026 13:51:59</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 31.7.2026 11:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2671,51 +2671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 7.7.2026 13:51:59</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 31.7.2026 11:39:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>