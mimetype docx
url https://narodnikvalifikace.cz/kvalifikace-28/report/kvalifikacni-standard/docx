--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2157F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2157F20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2157F20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50EC6889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50EC6889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50EC6889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 31.7.2026 11:39:09</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 20.8.2026 16:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2098,51 +2098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 31.7.2026 11:39:09</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 20.8.2026 16:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2671,51 +2671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 31.7.2026 11:39:09</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 20.8.2026 16:51:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>