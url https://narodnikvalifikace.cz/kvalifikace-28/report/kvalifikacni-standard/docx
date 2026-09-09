--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50EC6889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50EC6889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50EC6889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D849348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D849348" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D849348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 20.8.2026 16:51:51</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2098,51 +2098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 20.8.2026 16:51:51</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2671,51 +2671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 20.8.2026 16:51:51</w:t>
+        <w:t>Řemeslný výrobce / řemeslná výrobkyně perníků, 9.9.2026 21:26:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>