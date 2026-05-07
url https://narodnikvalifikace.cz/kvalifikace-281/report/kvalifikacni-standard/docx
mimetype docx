--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E493665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E493665" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E493665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60581233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60581233" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60581233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.4.2026 0:27:55</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.5.2026 16:00:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.4.2026 0:27:55</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.5.2026 16:00:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.4.2026 0:27:55</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.5.2026 16:00:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>