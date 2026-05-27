--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60581233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60581233" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60581233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5853181E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5853181E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5853181E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.5.2026 16:00:43</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 1:23:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.5.2026 16:00:43</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 1:23:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.5.2026 16:00:43</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 1:23:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>