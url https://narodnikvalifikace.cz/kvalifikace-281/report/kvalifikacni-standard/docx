--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5853181E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5853181E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5853181E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R614A5F44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR614A5F44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR614A5F44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 1:23:59</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 1:23:59</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 1:23:59</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 2:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>