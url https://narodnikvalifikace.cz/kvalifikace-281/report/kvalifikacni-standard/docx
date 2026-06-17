--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R614A5F44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR614A5F44" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR614A5F44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R460C598D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR460C598D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR460C598D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 2:22:12</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 2:22:12</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 28.5.2026 2:22:12</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>