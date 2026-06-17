--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R460C598D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR460C598D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR460C598D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB298FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB298FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB298FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:18:59</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:44:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:18:59</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:44:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:18:59</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:44:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>