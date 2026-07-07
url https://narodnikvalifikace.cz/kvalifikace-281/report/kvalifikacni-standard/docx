--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB298FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB298FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB298FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73980A7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73980A7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73980A7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:44:53</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 13:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:44:53</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 13:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 17.6.2026 11:44:53</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 13:42:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>