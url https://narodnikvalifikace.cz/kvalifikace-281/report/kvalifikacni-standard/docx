--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73980A7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73980A7B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73980A7B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A7A499E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A7A499E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A7A499E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 13:42:14</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 13:42:14</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 13:42:14</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>