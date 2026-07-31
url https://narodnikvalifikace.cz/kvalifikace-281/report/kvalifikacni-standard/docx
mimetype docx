--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A7A499E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A7A499E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A7A499E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5788EAEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5788EAEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5788EAEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 16:13:56</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 31.7.2026 12:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 16:13:56</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 31.7.2026 12:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 7.7.2026 16:13:56</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 31.7.2026 12:56:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>