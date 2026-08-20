--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5788EAEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5788EAEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5788EAEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R507B66D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR507B66D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR507B66D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 31.7.2026 12:56:19</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 16:51:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 31.7.2026 12:56:19</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 16:51:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 31.7.2026 12:56:19</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 16:51:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>