--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R507B66D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR507B66D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR507B66D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C97EFF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C97EFF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C97EFF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 16:51:24</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 19:55:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 16:51:24</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 19:55:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 16:51:24</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 19:55:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>