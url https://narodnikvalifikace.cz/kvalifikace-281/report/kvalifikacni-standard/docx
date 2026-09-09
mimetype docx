--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C97EFF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C97EFF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C97EFF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1889DAB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1889DAB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1889DAB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 19:55:22</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1498,51 +1498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria hodnocení se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií hodnocení formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií hodnocení formou praktického předvedení a ústního ověření se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria hodnocení této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 19:55:22</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1903,51 +1903,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 20.8.2026 19:55:22</w:t>
+        <w:t>Úpravář a opravář oděvů / úpravářka a opravářka oděvů, 10.9.2026 0:26:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>