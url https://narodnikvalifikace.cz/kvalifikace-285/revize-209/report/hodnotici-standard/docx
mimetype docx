--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19437735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19437735" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19437735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AAF7BF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AAF7BF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AAF7BF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2009 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2865,51 +2865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4282,51 +4282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5469,51 +5469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7769,51 +7769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9132,51 +9132,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9691,51 +9691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12265,51 +12265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12578,51 +12578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12983,51 +12983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 19.4.2026 22:37:22</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>