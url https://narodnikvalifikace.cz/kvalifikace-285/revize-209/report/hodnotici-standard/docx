--- v1 (2026-05-11)
+++ v2 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AAF7BF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AAF7BF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AAF7BF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D8B3007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D8B3007" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D8B3007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2009 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2865,51 +2865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4282,51 +4282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5469,51 +5469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7769,51 +7769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9132,51 +9132,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9691,51 +9691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:33</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12265,51 +12265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:34</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12578,51 +12578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:34</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12983,51 +12983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:51:34</w:t>
+        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>