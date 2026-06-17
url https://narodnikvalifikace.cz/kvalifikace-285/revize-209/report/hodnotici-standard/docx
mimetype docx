--- v2 (2026-05-11)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D8B3007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D8B3007" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D8B3007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A1CFD29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A1CFD29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A1CFD29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2009 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2865,51 +2865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4282,51 +4282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5469,51 +5469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7769,51 +7769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9132,51 +9132,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9691,51 +9691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12265,51 +12265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12578,51 +12578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12983,51 +12983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 11.5.2026 6:55:38</w:t>
+        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>