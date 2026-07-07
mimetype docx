--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A1CFD29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A1CFD29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A1CFD29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D4391A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D4391A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D4391A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2009 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2865,51 +2865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4282,51 +4282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5469,51 +5469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7769,51 +7769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9132,51 +9132,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9691,51 +9691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12265,51 +12265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12578,51 +12578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12983,51 +12983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 17.6.2026 13:25:53</w:t>
+        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>