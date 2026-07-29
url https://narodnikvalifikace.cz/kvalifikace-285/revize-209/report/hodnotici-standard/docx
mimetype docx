--- v4 (2026-07-07)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D4391A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D4391A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D4391A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7573B6FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7573B6FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7573B6FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2009 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2865,51 +2865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4282,51 +4282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5469,51 +5469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7769,51 +7769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9132,51 +9132,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9691,51 +9691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12265,51 +12265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12578,51 +12578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12983,51 +12983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 7.7.2026 15:05:39</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>