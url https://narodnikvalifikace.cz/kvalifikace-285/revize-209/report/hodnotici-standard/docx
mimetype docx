--- v5 (2026-07-29)
+++ v6 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7573B6FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7573B6FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7573B6FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33FECC2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33FECC2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33FECC2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2009 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2865,51 +2865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4282,51 +4282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5469,51 +5469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7769,51 +7769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9132,51 +9132,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9691,51 +9691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12265,51 +12265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12578,51 +12578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12983,51 +12983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 9:08:17</w:t>
+        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>