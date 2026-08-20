--- v6 (2026-07-29)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33FECC2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33FECC2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33FECC2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R760F3F42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR760F3F42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR760F3F42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2009 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2865,51 +2865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4282,51 +4282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5469,51 +5469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7769,51 +7769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9132,51 +9132,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:39</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9691,51 +9691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12265,51 +12265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12578,51 +12578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12983,51 +12983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 29.7.2026 10:02:40</w:t>
+        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>