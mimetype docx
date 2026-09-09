--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R760F3F42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR760F3F42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR760F3F42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16B75B51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16B75B51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16B75B51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1505,51 +1505,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2009 do: 15.02.2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2865,51 +2865,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4282,51 +4282,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5469,51 +5469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6548,51 +6548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7769,51 +7769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9132,51 +9132,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9691,51 +9691,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10664,51 +10664,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12265,51 +12265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12578,51 +12578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12983,51 +12983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Cech malířů a lakýrníků ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač, 20.8.2026 21:54:55</w:t>
+        <w:t>Lakýrník a natěrač, 10.9.2026 1:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>