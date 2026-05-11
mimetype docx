--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R302862C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR302862C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR302862C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DBCB275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DBCB275" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DBCB275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6172,51 +6172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7501,51 +7501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8722,51 +8722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10408,51 +10408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11346,51 +11346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12948,51 +12948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 150 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,84 +13689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.4.2026 2:22:58</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7242109C"/>
+    <w:nsid w:val="42B25171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13852,51 +13852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="124E0DC0"/>
+    <w:nsid w:val="74D355A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13982,51 +13982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F8DFFA8"/>
+    <w:nsid w:val="3F8D845B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14112,51 +14112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DC7654D"/>
+    <w:nsid w:val="4B8A3366"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14242,51 +14242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26E83F50"/>
+    <w:nsid w:val="0619F2CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>