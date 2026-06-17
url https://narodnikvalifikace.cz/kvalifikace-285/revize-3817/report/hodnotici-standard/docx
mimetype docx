--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DBCB275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DBCB275" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DBCB275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71FBF562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71FBF562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71FBF562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6172,51 +6172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7501,51 +7501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8722,51 +8722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10408,51 +10408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11346,51 +11346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12948,51 +12948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 150 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,84 +13689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 11.5.2026 6:00:50</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42B25171"/>
+    <w:nsid w:val="261A81CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13852,51 +13852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74D355A3"/>
+    <w:nsid w:val="602CAC02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13982,51 +13982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F8D845B"/>
+    <w:nsid w:val="41F120F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14112,51 +14112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4B8A3366"/>
+    <w:nsid w:val="32C032A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14242,51 +14242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0619F2CC"/>
+    <w:nsid w:val="4E701A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>