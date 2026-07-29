--- v2 (2026-06-17)
+++ v3 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71FBF562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71FBF562" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71FBF562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52C33637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52C33637" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52C33637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6172,51 +6172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7501,51 +7501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8722,51 +8722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10408,51 +10408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11346,51 +11346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12948,51 +12948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 150 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,84 +13689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 17.6.2026 15:33:11</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="261A81CF"/>
+    <w:nsid w:val="4B999413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13852,51 +13852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="602CAC02"/>
+    <w:nsid w:val="109E6C57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13982,51 +13982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41F120F2"/>
+    <w:nsid w:val="6BD2A7A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14112,51 +14112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="32C032A9"/>
+    <w:nsid w:val="75466748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14242,51 +14242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4E701A0B"/>
+    <w:nsid w:val="29854A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>