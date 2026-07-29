--- v3 (2026-07-29)
+++ v4 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52C33637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52C33637" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52C33637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R386A01B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR386A01B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR386A01B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6172,51 +6172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7501,51 +7501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8722,51 +8722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10408,51 +10408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11346,51 +11346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12948,51 +12948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 150 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,84 +13689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 10:11:35</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B999413"/>
+    <w:nsid w:val="660F67FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13852,51 +13852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="109E6C57"/>
+    <w:nsid w:val="5C85ED7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13982,51 +13982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BD2A7A7"/>
+    <w:nsid w:val="4D19B759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14112,51 +14112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75466748"/>
+    <w:nsid w:val="1630F6B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14242,51 +14242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29854A0E"/>
+    <w:nsid w:val="1EDC0AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>