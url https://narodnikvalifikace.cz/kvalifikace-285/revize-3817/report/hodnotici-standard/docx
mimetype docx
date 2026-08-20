--- v4 (2026-07-29)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R386A01B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR386A01B5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR386A01B5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8538E54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8538E54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8538E54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6172,51 +6172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7501,51 +7501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8722,51 +8722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10408,51 +10408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11346,51 +11346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:42</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12948,51 +12948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 150 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:43</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,84 +13689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 29.7.2026 11:12:43</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="660F67FA"/>
+    <w:nsid w:val="38A78CD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13852,51 +13852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C85ED7C"/>
+    <w:nsid w:val="2DA1E04C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13982,51 +13982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D19B759"/>
+    <w:nsid w:val="5A9E9FCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14112,51 +14112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1630F6B7"/>
+    <w:nsid w:val="30AE3FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14242,51 +14242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1EDC0AF6"/>
+    <w:nsid w:val="19BF2547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>