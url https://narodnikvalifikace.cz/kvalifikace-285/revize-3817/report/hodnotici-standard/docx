--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8538E54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8538E54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8538E54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6919B0C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6919B0C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6919B0C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6172,51 +6172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7501,51 +7501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8722,51 +8722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10408,51 +10408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11346,51 +11346,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12948,51 +12948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 150 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,84 +13689,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 20.8.2026 20:05:01</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 10.9.2026 0:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38A78CD0"/>
+    <w:nsid w:val="6DED2245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13852,51 +13852,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA1E04C"/>
+    <w:nsid w:val="11A37BBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13982,51 +13982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A9E9FCB"/>
+    <w:nsid w:val="02AFAC0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14112,51 +14112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30AE3FA6"/>
+    <w:nsid w:val="5797C359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14242,51 +14242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19BF2547"/>
+    <w:nsid w:val="26045BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>