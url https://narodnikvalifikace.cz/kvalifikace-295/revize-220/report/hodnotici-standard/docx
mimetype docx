--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5133A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5133A7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5133A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D66E904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D66E904" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D66E904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 19.4.2026 21:13:24</w:t>
+        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>