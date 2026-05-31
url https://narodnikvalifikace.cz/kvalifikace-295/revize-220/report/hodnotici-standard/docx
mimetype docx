--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D66E904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D66E904" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D66E904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R90F4853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR90F4853" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR90F4853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.5.2026 4:47:52</w:t>
+        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>