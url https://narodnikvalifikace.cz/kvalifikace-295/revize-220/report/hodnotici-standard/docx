--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R90F4853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR90F4853" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR90F4853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2683B94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2683B94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2683B94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.5.2026 12:54:27</w:t>
+        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>