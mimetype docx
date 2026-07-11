--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2683B94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2683B94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2683B94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18304A83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18304A83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18304A83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 20.6.2026 23:17:50</w:t>
+        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>