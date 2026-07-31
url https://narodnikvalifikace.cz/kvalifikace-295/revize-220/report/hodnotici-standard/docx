--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18304A83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18304A83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18304A83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32ADADB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32ADADB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32ADADB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 11.7.2026 4:05:09</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>