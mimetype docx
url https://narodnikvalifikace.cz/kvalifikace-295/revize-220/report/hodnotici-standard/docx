--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32ADADB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32ADADB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32ADADB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46353439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46353439" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46353439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 17:46:15</w:t>
+        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>