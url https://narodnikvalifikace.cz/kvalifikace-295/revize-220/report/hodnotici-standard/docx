--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46353439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46353439" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46353439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35B2A4AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35B2A4AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35B2A4AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 31.7.2026 18:03:22</w:t>
+        <w:t>Podkovář specialista, 20.8.2026 20:52:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>