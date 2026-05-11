--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C5A7FBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C5A7FBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C5A7FBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B0FF08D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B0FF08D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B0FF08D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5818,51 +5818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7181,51 +7181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9220,51 +9220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při plnění úkolů formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, dodržování hygieny práce, jakož i ke kvalitě a časovému hledisku zvládání předváděných operací. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště. Důraz je třeba klást na šetrnou manipulaci s koňmi podloženou dostatečnými odbornými vědomostmi a dovednostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9533,51 +9533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. Při zkoušce musí být přítomná osoba odborně způsobilá dle § 5, odstavec 1, písmeno b) zákona 154/2000 Sb., o šlechtění, plemenitbě a evidenci hospodářských zvířat a o změně některých souvisejících zákonů (plemenářský zákon), pokud autorizovaná osoba není zároveň osobou odborně způsobilou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,51 +10568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12348,84 +12348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 19.4.2026 20:44:58</w:t>
+        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="620F1ABD"/>
+    <w:nsid w:val="7DD0C31E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12511,51 +12511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C1E072D"/>
+    <w:nsid w:val="5A54383C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12641,51 +12641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D4CF83F"/>
+    <w:nsid w:val="59D80E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>