--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B0FF08D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B0FF08D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B0FF08D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FEEA9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FEEA9BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FEEA9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5818,51 +5818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7181,51 +7181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9220,51 +9220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při plnění úkolů formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, dodržování hygieny práce, jakož i ke kvalitě a časovému hledisku zvládání předváděných operací. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště. Důraz je třeba klást na šetrnou manipulaci s koňmi podloženou dostatečnými odbornými vědomostmi a dovednostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9533,51 +9533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. Při zkoušce musí být přítomná osoba odborně způsobilá dle § 5, odstavec 1, písmeno b) zákona 154/2000 Sb., o šlechtění, plemenitbě a evidenci hospodářských zvířat a o změně některých souvisejících zákonů (plemenářský zákon), pokud autorizovaná osoba není zároveň osobou odborně způsobilou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,51 +10568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12348,84 +12348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.5.2026 6:47:41</w:t>
+        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DD0C31E"/>
+    <w:nsid w:val="59B8D173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12511,51 +12511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A54383C"/>
+    <w:nsid w:val="0359B5BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12641,51 +12641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59D80E0A"/>
+    <w:nsid w:val="4AC69F19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>