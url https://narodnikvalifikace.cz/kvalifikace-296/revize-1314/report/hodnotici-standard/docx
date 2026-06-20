--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FEEA9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FEEA9BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FEEA9BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E1ADEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E1ADEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E1ADEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5818,51 +5818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7181,51 +7181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9220,51 +9220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při plnění úkolů formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, dodržování hygieny práce, jakož i ke kvalitě a časovému hledisku zvládání předváděných operací. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště. Důraz je třeba klást na šetrnou manipulaci s koňmi podloženou dostatečnými odbornými vědomostmi a dovednostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9533,51 +9533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. Při zkoušce musí být přítomná osoba odborně způsobilá dle § 5, odstavec 1, písmeno b) zákona 154/2000 Sb., o šlechtění, plemenitbě a evidenci hospodářských zvířat a o změně některých souvisejících zákonů (plemenářský zákon), pokud autorizovaná osoba není zároveň osobou odborně způsobilou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,51 +10568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12348,84 +12348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.5.2026 14:41:28</w:t>
+        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59B8D173"/>
+    <w:nsid w:val="71E3F9EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12511,51 +12511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0359B5BF"/>
+    <w:nsid w:val="650087FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12641,51 +12641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AC69F19"/>
+    <w:nsid w:val="00F665DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>