--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8E1ADEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8E1ADEE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8E1ADEE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19DE6BFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19DE6BFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19DE6BFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5818,51 +5818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7181,51 +7181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9220,51 +9220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při plnění úkolů formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, dodržování hygieny práce, jakož i ke kvalitě a časovému hledisku zvládání předváděných operací. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště. Důraz je třeba klást na šetrnou manipulaci s koňmi podloženou dostatečnými odbornými vědomostmi a dovednostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9533,51 +9533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. Při zkoušce musí být přítomná osoba odborně způsobilá dle § 5, odstavec 1, písmeno b) zákona 154/2000 Sb., o šlechtění, plemenitbě a evidenci hospodářských zvířat a o změně některých souvisejících zákonů (plemenářský zákon), pokud autorizovaná osoba není zároveň osobou odborně způsobilou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,51 +10568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12348,84 +12348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 20.6.2026 19:48:57</w:t>
+        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71E3F9EA"/>
+    <w:nsid w:val="6521FF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12511,51 +12511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="650087FA"/>
+    <w:nsid w:val="4D140E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12641,51 +12641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00F665DF"/>
+    <w:nsid w:val="62907029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>