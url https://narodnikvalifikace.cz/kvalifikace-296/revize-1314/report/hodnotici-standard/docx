--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19DE6BFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19DE6BFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19DE6BFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R415F5698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR415F5698" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR415F5698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5818,51 +5818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7181,51 +7181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9220,51 +9220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při plnění úkolů formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, dodržování hygieny práce, jakož i ke kvalitě a časovému hledisku zvládání předváděných operací. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště. Důraz je třeba klást na šetrnou manipulaci s koňmi podloženou dostatečnými odbornými vědomostmi a dovednostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9533,51 +9533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. Při zkoušce musí být přítomná osoba odborně způsobilá dle § 5, odstavec 1, písmeno b) zákona 154/2000 Sb., o šlechtění, plemenitbě a evidenci hospodářských zvířat a o změně některých souvisejících zákonů (plemenářský zákon), pokud autorizovaná osoba není zároveň osobou odborně způsobilou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,51 +10568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12348,84 +12348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 11.7.2026 3:47:43</w:t>
+        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6521FF07"/>
+    <w:nsid w:val="7F8C0F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12511,51 +12511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D140E71"/>
+    <w:nsid w:val="2524B314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12641,51 +12641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62907029"/>
+    <w:nsid w:val="48CDA8DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>