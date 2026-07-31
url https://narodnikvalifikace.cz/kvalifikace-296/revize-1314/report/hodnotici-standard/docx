--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R415F5698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR415F5698" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR415F5698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1213EB3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1213EB3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1213EB3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5818,51 +5818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7181,51 +7181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9220,51 +9220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při plnění úkolů formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, dodržování hygieny práce, jakož i ke kvalitě a časovému hledisku zvládání předváděných operací. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště. Důraz je třeba klást na šetrnou manipulaci s koňmi podloženou dostatečnými odbornými vědomostmi a dovednostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9533,51 +9533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. Při zkoušce musí být přítomná osoba odborně způsobilá dle § 5, odstavec 1, písmeno b) zákona 154/2000 Sb., o šlechtění, plemenitbě a evidenci hospodářských zvířat a o změně některých souvisejících zákonů (plemenářský zákon), pokud autorizovaná osoba není zároveň osobou odborně způsobilou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,51 +10568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12348,84 +12348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 13:17:56</w:t>
+        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F8C0F11"/>
+    <w:nsid w:val="53832241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12511,51 +12511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2524B314"/>
+    <w:nsid w:val="533E2F48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12641,51 +12641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48CDA8DA"/>
+    <w:nsid w:val="3490AF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>