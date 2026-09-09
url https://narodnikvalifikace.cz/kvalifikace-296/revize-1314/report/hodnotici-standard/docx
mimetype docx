--- v6 (2026-07-31)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1213EB3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1213EB3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1213EB3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25087D62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25087D62" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25087D62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5818,51 +5818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7181,51 +7181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9220,51 +9220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při plnění úkolů formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, dodržování hygieny práce, jakož i ke kvalitě a časovému hledisku zvládání předváděných operací. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště. Důraz je třeba klást na šetrnou manipulaci s koňmi podloženou dostatečnými odbornými vědomostmi a dovednostmi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9533,51 +9533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci. Při zkoušce musí být přítomná osoba odborně způsobilá dle § 5, odstavec 1, písmeno b) zákona 154/2000 Sb., o šlechtění, plemenitbě a evidenci hospodářských zvířat a o změně některých souvisejících zákonů (plemenářský zákon), pokud autorizovaná osoba není zároveň osobou odborně způsobilou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,51 +10568,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12348,84 +12348,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl - OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chovatel koní, 31.7.2026 17:57:59</w:t>
+        <w:t>Chovatel koní, 9.9.2026 20:08:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53832241"/>
+    <w:nsid w:val="3107D6F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12511,51 +12511,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="533E2F48"/>
+    <w:nsid w:val="291429FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12641,51 +12641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3490AF07"/>
+    <w:nsid w:val="681037C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>