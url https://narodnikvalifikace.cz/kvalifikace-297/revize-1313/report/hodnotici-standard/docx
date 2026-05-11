--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9B6D5CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9B6D5CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9B6D5CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R620AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR620AB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR620AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16679,51 +16679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(welfare).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17634,51 +17634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18610,51 +18610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19935,51 +19935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20620,84 +20620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 19.4.2026 21:14:46</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="213E41E8"/>
+    <w:nsid w:val="05B09A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20783,51 +20783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="636868A9"/>
+    <w:nsid w:val="4D94B713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20913,51 +20913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="114E36F2"/>
+    <w:nsid w:val="4BB7C292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>