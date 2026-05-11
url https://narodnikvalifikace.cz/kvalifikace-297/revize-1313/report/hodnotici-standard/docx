--- v1 (2026-05-11)
+++ v2 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R620AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR620AB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR620AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R163FAB2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR163FAB2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR163FAB2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16679,51 +16679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(welfare).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17634,51 +17634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18610,51 +18610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19935,51 +19935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20620,84 +20620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 6:00:50</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05B09A72"/>
+    <w:nsid w:val="188DCE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20783,51 +20783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D94B713"/>
+    <w:nsid w:val="3516CDC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20913,51 +20913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BB7C292"/>
+    <w:nsid w:val="13381D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>