--- v2 (2026-05-11)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R163FAB2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR163FAB2E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR163FAB2E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R358AB9C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR358AB9C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR358AB9C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16679,51 +16679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(welfare).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17634,51 +17634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18610,51 +18610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19935,51 +19935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20620,84 +20620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.5.2026 7:01:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="188DCE60"/>
+    <w:nsid w:val="72680A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20783,51 +20783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3516CDC2"/>
+    <w:nsid w:val="20BC4901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20913,51 +20913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13381D80"/>
+    <w:nsid w:val="29632FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>