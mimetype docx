--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R358AB9C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR358AB9C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR358AB9C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63614763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63614763" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63614763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16679,51 +16679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(welfare).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17634,51 +17634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18610,51 +18610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19935,51 +19935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20620,84 +20620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 17.6.2026 13:07:19</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72680A49"/>
+    <w:nsid w:val="2E5C5052"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20783,51 +20783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20BC4901"/>
+    <w:nsid w:val="407CAF9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20913,51 +20913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29632FFC"/>
+    <w:nsid w:val="55D4C715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>