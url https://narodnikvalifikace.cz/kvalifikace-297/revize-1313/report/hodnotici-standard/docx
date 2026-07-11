--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63614763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63614763" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63614763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R908967B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR908967B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR908967B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16679,51 +16679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(welfare).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17634,51 +17634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18610,51 +18610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19935,51 +19935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20620,84 +20620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 3:46:59</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E5C5052"/>
+    <w:nsid w:val="62416E7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20783,51 +20783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="407CAF9D"/>
+    <w:nsid w:val="4DF6A653"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20913,51 +20913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55D4C715"/>
+    <w:nsid w:val="19272D1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>