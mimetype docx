--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R908967B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR908967B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR908967B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79870B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79870B74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79870B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16679,51 +16679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(welfare).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17634,51 +17634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18610,51 +18610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19935,51 +19935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20620,84 +20620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 11.7.2026 4:48:37</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62416E7C"/>
+    <w:nsid w:val="625297D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20783,51 +20783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DF6A653"/>
+    <w:nsid w:val="3D510809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20913,51 +20913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19272D1F"/>
+    <w:nsid w:val="66739669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>