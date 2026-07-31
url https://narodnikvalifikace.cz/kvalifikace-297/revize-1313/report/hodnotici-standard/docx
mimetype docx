--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79870B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79870B74" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79870B74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17FD48B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17FD48B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17FD48B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16679,51 +16679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(welfare).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17634,51 +17634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18610,51 +18610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19935,51 +19935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20620,84 +20620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 13:16:33</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="625297D3"/>
+    <w:nsid w:val="6D7A21ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20783,51 +20783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D510809"/>
+    <w:nsid w:val="2A6DCE70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20913,51 +20913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66739669"/>
+    <w:nsid w:val="68768BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>