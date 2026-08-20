--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17FD48B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17FD48B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17FD48B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4255EF8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4255EF8A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4255EF8A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4847,51 +4847,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16679,51 +16679,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(welfare).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:05</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17634,51 +17634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:06</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18610,51 +18610,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:06</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19935,51 +19935,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:06</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20620,84 +20620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel sportovních koní, 31.7.2026 16:27:06</w:t>
+        <w:t>Jezdec a chovatel sportovních koní, 20.8.2026 21:50:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D7A21ED"/>
+    <w:nsid w:val="12CF2DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20783,51 +20783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A6DCE70"/>
+    <w:nsid w:val="0B81BC63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -20913,51 +20913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68768BB8"/>
+    <w:nsid w:val="15B0E8C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>