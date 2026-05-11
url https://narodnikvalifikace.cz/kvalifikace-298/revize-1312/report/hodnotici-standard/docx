--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14B34547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14B34547" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14B34547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C748199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C748199" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C748199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18047,51 +18047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19558,51 +19558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20534,51 +20534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,84 +22718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 19.4.2026 21:14:56</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69EF2585"/>
+    <w:nsid w:val="62E7AFF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22881,51 +22881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07CCEEF4"/>
+    <w:nsid w:val="5718DBAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23011,51 +23011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23033459"/>
+    <w:nsid w:val="6F45C24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>