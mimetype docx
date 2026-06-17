--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C748199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C748199" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C748199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BA180FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BA180FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BA180FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18047,51 +18047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19558,51 +19558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20534,51 +20534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,84 +22718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 11.5.2026 4:48:25</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62E7AFF0"/>
+    <w:nsid w:val="2475D78A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22881,51 +22881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5718DBAB"/>
+    <w:nsid w:val="302C0FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23011,51 +23011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F45C24C"/>
+    <w:nsid w:val="427BB6CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>