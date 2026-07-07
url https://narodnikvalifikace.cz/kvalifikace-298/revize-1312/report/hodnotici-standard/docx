--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BA180FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BA180FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BA180FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FE8CC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FE8CC8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FE8CC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18047,51 +18047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19558,51 +19558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20534,51 +20534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,84 +22718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 17.6.2026 13:10:01</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2475D78A"/>
+    <w:nsid w:val="351DA8EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22881,51 +22881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="302C0FA2"/>
+    <w:nsid w:val="600C1F15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23011,51 +23011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="427BB6CD"/>
+    <w:nsid w:val="15B7857B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>