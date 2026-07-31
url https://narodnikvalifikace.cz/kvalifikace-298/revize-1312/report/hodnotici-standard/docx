--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FE8CC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FE8CC8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FE8CC8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R425E7374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR425E7374" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR425E7374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18047,51 +18047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19558,51 +19558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20534,51 +20534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,84 +22718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 7.7.2026 15:07:39</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="351DA8EC"/>
+    <w:nsid w:val="5E92843E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22881,51 +22881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="600C1F15"/>
+    <w:nsid w:val="5AFD6983"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23011,51 +23011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15B7857B"/>
+    <w:nsid w:val="75A01A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>