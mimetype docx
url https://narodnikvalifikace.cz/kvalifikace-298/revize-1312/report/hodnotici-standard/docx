--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R425E7374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR425E7374" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR425E7374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BDBEC50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BDBEC50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BDBEC50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18047,51 +18047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19558,51 +19558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20534,51 +20534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,84 +22718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 13:17:46</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E92843E"/>
+    <w:nsid w:val="6E0DEC6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22881,51 +22881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AFD6983"/>
+    <w:nsid w:val="0774FC56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23011,51 +23011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75A01A64"/>
+    <w:nsid w:val="7BC23403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>