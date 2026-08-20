--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BDBEC50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BDBEC50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BDBEC50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R791486A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR791486A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR791486A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18047,51 +18047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19558,51 +19558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20534,51 +20534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,84 +22718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 31.7.2026 14:48:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E0DEC6B"/>
+    <w:nsid w:val="69E7E191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22881,51 +22881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0774FC56"/>
+    <w:nsid w:val="3FABBAB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23011,51 +23011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BC23403"/>
+    <w:nsid w:val="19AD6C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>