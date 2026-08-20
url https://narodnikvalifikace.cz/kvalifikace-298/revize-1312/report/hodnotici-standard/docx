--- v6 (2026-08-20)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R791486A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR791486A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR791486A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AAE7D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AAE7D03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AAE7D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18047,51 +18047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19558,51 +19558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:05</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20534,51 +20534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,84 +22718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 20:05:06</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69E7E191"/>
+    <w:nsid w:val="79ED59A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22881,51 +22881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FABBAB2"/>
+    <w:nsid w:val="767D87D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23011,51 +23011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19AD6C45"/>
+    <w:nsid w:val="7F031B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>