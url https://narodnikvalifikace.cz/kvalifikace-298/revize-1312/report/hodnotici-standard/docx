--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AAE7D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AAE7D03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AAE7D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1005ACDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1005ACDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1005ACDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2473,51 +2473,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3552,51 +3552,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6352,51 +6352,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7357,51 +7357,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18047,51 +18047,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řemene.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19558,51 +19558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20534,51 +20534,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21977,51 +21977,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22718,84 +22718,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Kincl (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jezdec a chovatel dostihových koní, 20.8.2026 21:59:20</w:t>
+        <w:t>Jezdec a chovatel dostihových koní, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79ED59A9"/>
+    <w:nsid w:val="6CB73CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22881,51 +22881,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="767D87D0"/>
+    <w:nsid w:val="231E7D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23011,51 +23011,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F031B62"/>
+    <w:nsid w:val="302A479F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>