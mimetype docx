--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A76A66B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A76A66B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A76A66B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2458A5F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2458A5F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2458A5F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit buď kritéria a) a b), nebo kritérium c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2566,51 +2566,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3503,51 +3503,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4798,51 +4798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5249,51 +5249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6896,51 +6896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (myslí se kritérium, u něhož jsou losované otázky způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8099,51 +8099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9492,51 +9492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů podle zadaných úkolů a podle charakteru sezony. Při volbě varianty c) v kompetenci l23.E.4003 Prokázání fyzické zdatnosti bude trvat zkouška minimálně 12 hodin, pro variantu, která umožňuje splnit toto kritérium na základě bodu a) a b) bude trvat maximálně 20 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10009,84 +10009,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MU Brno, fakulta sportovních studií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 16.4.2026 22:52:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A91951B"/>
+    <w:nsid w:val="29964ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10172,51 +10172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="641FFB60"/>
+    <w:nsid w:val="27CA8158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10302,51 +10302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4144DAAB"/>
+    <w:nsid w:val="014B650A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10432,51 +10432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F3D306D"/>
+    <w:nsid w:val="70A56060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>