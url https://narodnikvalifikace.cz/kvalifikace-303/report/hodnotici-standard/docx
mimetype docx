--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2458A5F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2458A5F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2458A5F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2604CC2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2604CC2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2604CC2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit buď kritéria a) a b), nebo kritérium c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2566,51 +2566,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3503,51 +3503,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4798,51 +4798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5249,51 +5249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6896,51 +6896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (myslí se kritérium, u něhož jsou losované otázky způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8099,51 +8099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9492,51 +9492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů podle zadaných úkolů a podle charakteru sezony. Při volbě varianty c) v kompetenci l23.E.4003 Prokázání fyzické zdatnosti bude trvat zkouška minimálně 12 hodin, pro variantu, která umožňuje splnit toto kritérium na základě bodu a) a b) bude trvat maximálně 20 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10009,84 +10009,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MU Brno, fakulta sportovních studií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 7.5.2026 16:08:24</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29964ED3"/>
+    <w:nsid w:val="41ABDA40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10172,51 +10172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27CA8158"/>
+    <w:nsid w:val="6BEBEFAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10302,51 +10302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="014B650A"/>
+    <w:nsid w:val="233C4B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10432,51 +10432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70A56060"/>
+    <w:nsid w:val="09E534BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>