--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2604CC2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2604CC2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2604CC2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43A1D2FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43A1D2FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43A1D2FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit buď kritéria a) a b), nebo kritérium c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2566,51 +2566,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3503,51 +3503,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4798,51 +4798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5249,51 +5249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6896,51 +6896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (myslí se kritérium, u něhož jsou losované otázky způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8099,51 +8099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9492,51 +9492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů podle zadaných úkolů a podle charakteru sezony. Při volbě varianty c) v kompetenci l23.E.4003 Prokázání fyzické zdatnosti bude trvat zkouška minimálně 12 hodin, pro variantu, která umožňuje splnit toto kritérium na základě bodu a) a b) bude trvat maximálně 20 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10009,84 +10009,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MU Brno, fakulta sportovních studií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 28.5.2026 0:56:32</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41ABDA40"/>
+    <w:nsid w:val="4DAE35F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10172,51 +10172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BEBEFAD"/>
+    <w:nsid w:val="5D19BD66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10302,51 +10302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="233C4B02"/>
+    <w:nsid w:val="68A539D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10432,51 +10432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09E534BA"/>
+    <w:nsid w:val="6078B7B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>