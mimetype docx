--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43A1D2FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43A1D2FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43A1D2FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D2CA196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D2CA196" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D2CA196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit buď kritéria a) a b), nebo kritérium c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2566,51 +2566,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3503,51 +3503,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4798,51 +4798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5249,51 +5249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6896,51 +6896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (myslí se kritérium, u něhož jsou losované otázky způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8099,51 +8099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9492,51 +9492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů podle zadaných úkolů a podle charakteru sezony. Při volbě varianty c) v kompetenci l23.E.4003 Prokázání fyzické zdatnosti bude trvat zkouška minimálně 12 hodin, pro variantu, která umožňuje splnit toto kritérium na základě bodu a) a b) bude trvat maximálně 20 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10009,84 +10009,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MU Brno, fakulta sportovních studií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 17.6.2026 9:16:27</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DAE35F7"/>
+    <w:nsid w:val="7585E222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10172,51 +10172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D19BD66"/>
+    <w:nsid w:val="7493889D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10302,51 +10302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="68A539D0"/>
+    <w:nsid w:val="1797BA43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10432,51 +10432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6078B7B0"/>
+    <w:nsid w:val="22C06296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>