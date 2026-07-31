--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D2CA196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D2CA196" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D2CA196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41705517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41705517" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41705517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit buď kritéria a) a b), nebo kritérium c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2566,51 +2566,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3503,51 +3503,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4798,51 +4798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5249,51 +5249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6896,51 +6896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (myslí se kritérium, u něhož jsou losované otázky způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8099,51 +8099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9492,51 +9492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů podle zadaných úkolů a podle charakteru sezony. Při volbě varianty c) v kompetenci l23.E.4003 Prokázání fyzické zdatnosti bude trvat zkouška minimálně 12 hodin, pro variantu, která umožňuje splnit toto kritérium na základě bodu a) a b) bude trvat maximálně 20 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10009,84 +10009,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MU Brno, fakulta sportovních studií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 11.7.2026 3:43:43</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7585E222"/>
+    <w:nsid w:val="565869A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10172,51 +10172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7493889D"/>
+    <w:nsid w:val="6A37CF00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10302,51 +10302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1797BA43"/>
+    <w:nsid w:val="680BE67D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10432,51 +10432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="22C06296"/>
+    <w:nsid w:val="517B397A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>