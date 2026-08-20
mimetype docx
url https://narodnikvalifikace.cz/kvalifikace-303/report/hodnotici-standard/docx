--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R41705517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR41705517" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR41705517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A274C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A274C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A274C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit buď kritéria a) a b), nebo kritérium c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2566,51 +2566,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3503,51 +3503,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4798,51 +4798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5249,51 +5249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6896,51 +6896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (myslí se kritérium, u něhož jsou losované otázky způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8099,51 +8099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9492,51 +9492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů podle zadaných úkolů a podle charakteru sezony. Při volbě varianty c) v kompetenci l23.E.4003 Prokázání fyzické zdatnosti bude trvat zkouška minimálně 12 hodin, pro variantu, která umožňuje splnit toto kritérium na základě bodu a) a b) bude trvat maximálně 20 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10009,84 +10009,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MU Brno, fakulta sportovních studií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 31.7.2026 10:08:25</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="565869A2"/>
+    <w:nsid w:val="7DA82C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10172,51 +10172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A37CF00"/>
+    <w:nsid w:val="2D3B27A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10302,51 +10302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="680BE67D"/>
+    <w:nsid w:val="2FA6DA06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10432,51 +10432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="517B397A"/>
+    <w:nsid w:val="1C079A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>