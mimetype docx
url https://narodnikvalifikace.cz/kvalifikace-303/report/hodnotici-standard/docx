--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15A274C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15A274C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15A274C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2828F087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2828F087" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2828F087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit buď kritéria a) a b), nebo kritérium c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2566,51 +2566,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3503,51 +3503,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4798,51 +4798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5249,51 +5249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6896,51 +6896,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Každý uchazeč musí mít v souboru svých vylosovaných otázek zohledněno alespoň jednou každé kritérium (myslí se kritérium, u něhož jsou losované otázky způsobem ověření a v návaznosti na pokyn o tom, která kritéria je třeba u zkoušky splnit).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8099,51 +8099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9492,51 +9492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 20 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů podle zadaných úkolů a podle charakteru sezony. Při volbě varianty c) v kompetenci l23.E.4003 Prokázání fyzické zdatnosti bude trvat zkouška minimálně 12 hodin, pro variantu, která umožňuje splnit toto kritérium na základě bodu a) a b) bude trvat maximálně 20 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10009,84 +10009,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>MU Brno, fakulta sportovních studií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Horský průvodce / horská průvodkyně, 20.8.2026 18:56:36</w:t>
+        <w:t>Horský průvodce / horská průvodkyně, 9.9.2026 20:58:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DA82C53"/>
+    <w:nsid w:val="1184143B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10172,51 +10172,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D3B27A3"/>
+    <w:nsid w:val="63B22E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10302,51 +10302,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FA6DA06"/>
+    <w:nsid w:val="441CBA39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10432,51 +10432,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C079A28"/>
+    <w:nsid w:val="13F6DF09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>